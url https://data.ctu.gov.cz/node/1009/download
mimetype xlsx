--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -6,58 +6,58 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$1:$C$2513</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!$A$1:$C$2515</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2515" uniqueCount="2234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2517" uniqueCount="2236">
   <si>
     <t>Nazev_anteny</t>
   </si>
   <si>
     <t>Zisk_dBi</t>
   </si>
   <si>
     <t>Prumer_m</t>
   </si>
   <si>
     <t>A13S06HAC</t>
   </si>
   <si>
     <t>AL2-6,8_H</t>
   </si>
   <si>
     <t>SUX 3 - 190 B</t>
   </si>
   <si>
     <t>SUX 3 - 190_V</t>
   </si>
   <si>
     <t>0.6m NERA</t>
   </si>
   <si>
@@ -1206,50 +1206,53 @@
   <si>
     <t>ANT3 A 0.6 7/8 HP</t>
   </si>
   <si>
     <t>ANT3 A 0.9 10/11 HP</t>
   </si>
   <si>
     <t>ANT3 A 0.9 10/11 HPX</t>
   </si>
   <si>
     <t>ANT3 A 0.9 11 HPX</t>
   </si>
   <si>
     <t>ANT3 A 0.9 13 HP</t>
   </si>
   <si>
     <t>ANT3 A 0.9 18 HP</t>
   </si>
   <si>
     <t>ANT3 A 0.9 18 HPX</t>
   </si>
   <si>
     <t>ANT3 A 0.9 7/8 HP</t>
   </si>
   <si>
+    <t>ANT3 A 1.2 10/11 HP</t>
+  </si>
+  <si>
     <t>ANT3 A 1.2 10/11 HPX</t>
   </si>
   <si>
     <t>ANT3 A 1.2 11 HPX</t>
   </si>
   <si>
     <t>ANT3 A 28 0.9 HPX</t>
   </si>
   <si>
     <t>ANT3 B 0.3 18 HP</t>
   </si>
   <si>
     <t>ANT3 B 0.3 23 HP</t>
   </si>
   <si>
     <t>ANT3 B 0.6 10/11 HP</t>
   </si>
   <si>
     <t>ANT3 B 0.6 11 HP</t>
   </si>
   <si>
     <t>ANT3 B 0.6 18 HP</t>
   </si>
   <si>
     <t>ANT3 B 0.6 18 HPX</t>
@@ -1915,50 +1918,53 @@
     <t>BFZ 622 72/3D11H</t>
   </si>
   <si>
     <t>BFZ 622 72/3D1H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S02H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S03H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S04H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S05H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S06H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S07H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S08H</t>
+  </si>
+  <si>
+    <t>BFZ 622 72/3S09H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S10H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S11H</t>
   </si>
   <si>
     <t>BFZ 622 72/3S12H</t>
   </si>
   <si>
     <t>BFZ 622 73/3D01H</t>
   </si>
   <si>
     <t>BFZ 622 73/3D03H</t>
   </si>
   <si>
     <t>BFZ 622 73/3D04H</t>
   </si>
   <si>
     <t>BFZ 622 73/3D06H</t>
   </si>
   <si>
     <t>BFZ 622 73/3D07H</t>
   </si>
@@ -7076,51 +7082,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C2513"/>
+  <dimension ref="A1:C2515"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
@@ -8327,62 +8333,62 @@
         <v>110</v>
       </c>
       <c r="B111">
         <v>40.4</v>
       </c>
       <c r="C111">
         <v>1.2</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
         <v>111</v>
       </c>
       <c r="B112">
         <v>34.5</v>
       </c>
       <c r="C112">
         <v>0.6</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>37.9</v>
+        <v>38.4</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
         <v>112</v>
       </c>
       <c r="B114">
-        <v>38.4</v>
+        <v>37.9</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
         <v>113</v>
       </c>
       <c r="B115">
         <v>40.7</v>
       </c>
       <c r="C115">
         <v>1.2</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>114</v>
       </c>
       <c r="B116">
         <v>34.1</v>
       </c>
       <c r="C116">
         <v>0.58</v>
@@ -8800,62 +8806,62 @@
         <v>150</v>
       </c>
       <c r="B154">
         <v>39.4</v>
       </c>
       <c r="C154">
         <v>0.6</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
         <v>151</v>
       </c>
       <c r="B155">
         <v>42.3</v>
       </c>
       <c r="C155">
         <v>0.9</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
         <v>152</v>
       </c>
       <c r="B156">
-        <v>42.3</v>
+        <v>43.5</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
         <v>152</v>
       </c>
       <c r="B157">
-        <v>43.5</v>
+        <v>42.3</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>153</v>
       </c>
       <c r="B158">
         <v>44.7</v>
       </c>
       <c r="C158">
         <v>1.18</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>154</v>
       </c>
       <c r="B159">
         <v>44.7</v>
       </c>
       <c r="C159">
         <v>1.2</v>
@@ -9174,98 +9180,98 @@
         <v>182</v>
       </c>
       <c r="B188">
         <v>44</v>
       </c>
       <c r="C188">
         <v>0.65</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>183</v>
       </c>
       <c r="B189">
         <v>42</v>
       </c>
       <c r="C189">
         <v>0.9</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>184</v>
       </c>
       <c r="B190">
-        <v>29.5</v>
+        <v>29</v>
       </c>
       <c r="C190">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>184</v>
       </c>
       <c r="B191">
-        <v>29</v>
+        <v>29.5</v>
       </c>
       <c r="C191">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>185</v>
       </c>
       <c r="B192">
         <v>31</v>
       </c>
       <c r="C192">
         <v>0.3</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>186</v>
       </c>
       <c r="B193">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C193">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>186</v>
       </c>
       <c r="B194">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C194">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>187</v>
       </c>
       <c r="B195">
         <v>33</v>
       </c>
       <c r="C195">
         <v>0.35</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>188</v>
       </c>
       <c r="B196">
         <v>34.5</v>
       </c>
       <c r="C196">
         <v>0.3</v>
       </c>
     </row>
     <row r="197" spans="1:3">
@@ -9339,98 +9345,98 @@
         <v>195</v>
       </c>
       <c r="B203">
         <v>35.5</v>
       </c>
       <c r="C203">
         <v>0.6</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>196</v>
       </c>
       <c r="B204">
         <v>34</v>
       </c>
       <c r="C204">
         <v>0.65</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
         <v>197</v>
       </c>
       <c r="B205">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C205">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
         <v>197</v>
       </c>
       <c r="B206">
-        <v>34.5</v>
+        <v>35</v>
       </c>
       <c r="C206">
         <v>0.6</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
         <v>197</v>
       </c>
       <c r="B207">
-        <v>34</v>
+        <v>34.5</v>
       </c>
       <c r="C207">
         <v>0.6</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
         <v>197</v>
       </c>
       <c r="B208">
         <v>34.5</v>
       </c>
       <c r="C208">
         <v>0.65</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
         <v>197</v>
       </c>
       <c r="B209">
         <v>34</v>
       </c>
       <c r="C209">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
         <v>198</v>
       </c>
       <c r="B210">
         <v>34</v>
       </c>
       <c r="C210">
         <v>0.6</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
         <v>199</v>
       </c>
       <c r="B211">
         <v>35.5</v>
       </c>
       <c r="C211">
         <v>0.6</v>
       </c>
     </row>
     <row r="212" spans="1:3">
@@ -9449,117 +9455,117 @@
         <v>201</v>
       </c>
       <c r="B213">
         <v>38</v>
       </c>
       <c r="C213">
         <v>0.65</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
         <v>201</v>
       </c>
       <c r="B214">
         <v>39</v>
       </c>
       <c r="C214">
         <v>0.6</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
         <v>201</v>
       </c>
       <c r="B215">
-        <v>38.2</v>
+        <v>38.5</v>
       </c>
       <c r="C215">
         <v>0.6</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
         <v>201</v>
       </c>
       <c r="B216">
-        <v>38.5</v>
+        <v>38.2</v>
       </c>
       <c r="C216">
         <v>0.6</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
         <v>202</v>
       </c>
       <c r="B217">
         <v>38.5</v>
       </c>
       <c r="C217">
         <v>0.65</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
         <v>203</v>
       </c>
       <c r="B218">
         <v>38.5</v>
       </c>
       <c r="C218">
         <v>0.65</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
         <v>204</v>
       </c>
       <c r="B219">
         <v>40</v>
       </c>
       <c r="C219">
         <v>0.6</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>205</v>
       </c>
       <c r="B220">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C220">
         <v>0.6</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>205</v>
       </c>
       <c r="B221">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C221">
         <v>0.6</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>206</v>
       </c>
       <c r="B222">
         <v>42.3</v>
       </c>
       <c r="C222">
         <v>0.6</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>207</v>
       </c>
       <c r="B223">
         <v>44.6</v>
       </c>
       <c r="C223">
         <v>0.6</v>
@@ -9573,147 +9579,147 @@
         <v>29</v>
       </c>
       <c r="C224">
         <v>0.6</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>209</v>
       </c>
       <c r="B225">
         <v>31.3</v>
       </c>
       <c r="C225">
         <v>0.6</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>210</v>
       </c>
       <c r="B226">
         <v>37</v>
       </c>
       <c r="C226">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>210</v>
       </c>
       <c r="B227">
         <v>38</v>
       </c>
       <c r="C227">
         <v>0.95</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>210</v>
       </c>
       <c r="B228">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C228">
         <v>0.9</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
         <v>210</v>
       </c>
       <c r="B229">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C229">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
         <v>210</v>
       </c>
       <c r="B230">
         <v>37.8</v>
       </c>
       <c r="C230">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
         <v>210</v>
       </c>
       <c r="B231">
         <v>37.8</v>
       </c>
       <c r="C231">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
         <v>211</v>
       </c>
       <c r="B232">
         <v>38.8</v>
       </c>
       <c r="C232">
         <v>0.9</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
         <v>212</v>
       </c>
       <c r="B233">
         <v>39</v>
       </c>
       <c r="C233">
         <v>0.9</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
         <v>213</v>
       </c>
       <c r="B234">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C234">
         <v>0.9</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
         <v>213</v>
       </c>
       <c r="B235">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C235">
         <v>0.9</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
         <v>214</v>
       </c>
       <c r="B236">
         <v>42</v>
       </c>
       <c r="C236">
         <v>0.9</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
         <v>215</v>
       </c>
       <c r="B237">
         <v>42.1</v>
       </c>
       <c r="C237">
         <v>0.9</v>
@@ -9790,62 +9796,62 @@
         <v>221</v>
       </c>
       <c r="B244">
         <v>40</v>
       </c>
       <c r="C244">
         <v>1.2</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>221</v>
       </c>
       <c r="B245">
         <v>39</v>
       </c>
       <c r="C245">
         <v>1.2</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>221</v>
       </c>
       <c r="B246">
-        <v>38</v>
+        <v>40.4</v>
       </c>
       <c r="C246">
         <v>1.2</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>221</v>
       </c>
       <c r="B247">
-        <v>40.4</v>
+        <v>38</v>
       </c>
       <c r="C247">
         <v>1.2</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>222</v>
       </c>
       <c r="B248">
         <v>40</v>
       </c>
       <c r="C248">
         <v>1.2</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>223</v>
       </c>
       <c r="B249">
         <v>40</v>
       </c>
       <c r="C249">
         <v>1.2</v>
@@ -11113,62 +11119,62 @@
         <v>38.9</v>
       </c>
       <c r="C364">
         <v>0.61</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
         <v>334</v>
       </c>
       <c r="B365">
         <v>36</v>
       </c>
       <c r="C365">
         <v>0.6</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
         <v>335</v>
       </c>
       <c r="B366">
         <v>35.6</v>
       </c>
       <c r="C366">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>335</v>
       </c>
       <c r="B367">
         <v>35.6</v>
       </c>
       <c r="C367">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>336</v>
       </c>
       <c r="B368">
         <v>35.6</v>
       </c>
       <c r="C368">
         <v>0.3</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
         <v>337</v>
       </c>
       <c r="B369">
         <v>36.9</v>
       </c>
       <c r="C369">
         <v>0.36</v>
       </c>
     </row>
     <row r="370" spans="1:3">
@@ -11814,7875 +11820,7875 @@
         <v>395</v>
       </c>
       <c r="B428">
         <v>42.9</v>
       </c>
       <c r="C428">
         <v>0.96</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
         <v>396</v>
       </c>
       <c r="B429">
         <v>35.5</v>
       </c>
       <c r="C429">
         <v>0.9</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
         <v>397</v>
       </c>
       <c r="B430">
-        <v>40.5</v>
+        <v>40.7</v>
       </c>
       <c r="C430">
-        <v>1.2</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
         <v>398</v>
       </c>
       <c r="B431">
-        <v>40</v>
+        <v>40.5</v>
       </c>
       <c r="C431">
         <v>1.2</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
         <v>399</v>
       </c>
       <c r="B432">
-        <v>46.8</v>
+        <v>40</v>
       </c>
       <c r="C432">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
         <v>400</v>
       </c>
       <c r="B433">
-        <v>35</v>
+        <v>46.8</v>
       </c>
       <c r="C433">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
         <v>401</v>
       </c>
       <c r="B434">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C434">
         <v>0.3</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>402</v>
       </c>
       <c r="B435">
-        <v>34.5</v>
+        <v>36</v>
       </c>
       <c r="C435">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>403</v>
       </c>
       <c r="B436">
-        <v>34</v>
+        <v>34.5</v>
       </c>
       <c r="C436">
         <v>0.6</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
         <v>404</v>
       </c>
       <c r="B437">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C437">
         <v>0.6</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
         <v>405</v>
       </c>
       <c r="B438">
-        <v>38.8</v>
+        <v>38</v>
       </c>
       <c r="C438">
         <v>0.6</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
         <v>406</v>
       </c>
       <c r="B439">
-        <v>38.4</v>
+        <v>38.8</v>
       </c>
       <c r="C439">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
         <v>407</v>
       </c>
       <c r="B440">
-        <v>41</v>
+        <v>38.4</v>
       </c>
       <c r="C440">
         <v>0.9</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B441">
         <v>43.3</v>
       </c>
       <c r="C441">
         <v>0.9</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>408</v>
       </c>
       <c r="B442">
         <v>41</v>
       </c>
       <c r="C442">
         <v>0.9</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>409</v>
       </c>
       <c r="B443">
         <v>41</v>
       </c>
       <c r="C443">
         <v>0.9</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>410</v>
       </c>
       <c r="B444">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C444">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>411</v>
       </c>
       <c r="B445">
-        <v>44.7</v>
+        <v>40</v>
       </c>
       <c r="C445">
         <v>1.2</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>412</v>
       </c>
       <c r="B446">
-        <v>38.817</v>
+        <v>44.7</v>
       </c>
       <c r="C446">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>413</v>
       </c>
       <c r="B447">
-        <v>39.5</v>
+        <v>38.817</v>
       </c>
       <c r="C447">
         <v>1.8</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>414</v>
       </c>
       <c r="B448">
-        <v>38.9</v>
+        <v>39.5</v>
       </c>
       <c r="C448">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>415</v>
       </c>
       <c r="B449">
-        <v>38</v>
+        <v>38.9</v>
       </c>
       <c r="C449">
         <v>0.6</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>416</v>
       </c>
       <c r="B450">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C450">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>417</v>
       </c>
       <c r="B451">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C451">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
         <v>418</v>
       </c>
       <c r="B452">
-        <v>39.5</v>
+        <v>44</v>
       </c>
       <c r="C452">
-        <v>2.2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
         <v>419</v>
       </c>
       <c r="B453">
         <v>39.5</v>
       </c>
       <c r="C453">
         <v>2.2</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
         <v>420</v>
       </c>
       <c r="B454">
-        <v>39.2</v>
+        <v>39.5</v>
       </c>
       <c r="C454">
-        <v>3.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
         <v>421</v>
       </c>
       <c r="B455">
-        <v>40.9</v>
+        <v>39.2</v>
       </c>
       <c r="C455">
-        <v>4</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
         <v>422</v>
       </c>
       <c r="B456">
         <v>40.9</v>
       </c>
       <c r="C456">
         <v>4</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
         <v>423</v>
       </c>
       <c r="B457">
-        <v>44.1</v>
+        <v>40.9</v>
       </c>
       <c r="C457">
-        <v>3.3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
         <v>424</v>
       </c>
       <c r="B458">
-        <v>34</v>
+        <v>44.1</v>
       </c>
       <c r="C458">
-        <v>0.65</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
         <v>425</v>
       </c>
       <c r="B459">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C459">
-        <v>1.2</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
         <v>426</v>
       </c>
       <c r="B460">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="C460">
-        <v>0.35</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
         <v>427</v>
       </c>
       <c r="B461">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="C461">
-        <v>1.2</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
         <v>428</v>
       </c>
       <c r="B462">
-        <v>33.3</v>
+        <v>45</v>
       </c>
       <c r="C462">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
         <v>429</v>
       </c>
       <c r="B463">
-        <v>15</v>
+        <v>33.3</v>
       </c>
       <c r="C463">
-        <v>0.03</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
         <v>430</v>
       </c>
       <c r="B464">
-        <v>41.5</v>
+        <v>15</v>
       </c>
       <c r="C464">
-        <v>1.2</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
         <v>431</v>
       </c>
       <c r="B465">
-        <v>33</v>
+        <v>41.5</v>
       </c>
       <c r="C465">
-        <v>0.35</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
         <v>432</v>
       </c>
       <c r="B466">
-        <v>34.1</v>
+        <v>33</v>
       </c>
       <c r="C466">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
         <v>433</v>
       </c>
       <c r="B467">
-        <v>40.4</v>
+        <v>34.1</v>
       </c>
       <c r="C467">
         <v>0.3</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
         <v>434</v>
       </c>
       <c r="B468">
-        <v>34</v>
+        <v>40.4</v>
       </c>
       <c r="C468">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
         <v>435</v>
       </c>
       <c r="B469">
         <v>34</v>
       </c>
       <c r="C469">
         <v>0.6</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
         <v>436</v>
       </c>
       <c r="B470">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C470">
         <v>0.6</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
         <v>437</v>
       </c>
       <c r="B471">
-        <v>38.8</v>
+        <v>38</v>
       </c>
       <c r="C471">
         <v>0.6</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
         <v>438</v>
       </c>
       <c r="B472">
-        <v>45.1</v>
+        <v>38.8</v>
       </c>
       <c r="C472">
         <v>0.6</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
         <v>439</v>
       </c>
       <c r="B473">
-        <v>37</v>
+        <v>45.1</v>
       </c>
       <c r="C473">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
         <v>440</v>
       </c>
       <c r="B474">
         <v>37</v>
       </c>
       <c r="C474">
         <v>0.9</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
         <v>441</v>
       </c>
       <c r="B475">
-        <v>37.6</v>
+        <v>37</v>
       </c>
       <c r="C475">
         <v>0.9</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
         <v>442</v>
       </c>
       <c r="B476">
-        <v>40.1</v>
+        <v>37.6</v>
       </c>
       <c r="C476">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
         <v>443</v>
       </c>
       <c r="B477">
         <v>40.1</v>
       </c>
       <c r="C477">
         <v>1.2</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
         <v>444</v>
       </c>
       <c r="B478">
-        <v>44.8</v>
+        <v>40.1</v>
       </c>
       <c r="C478">
         <v>1.2</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
         <v>445</v>
       </c>
       <c r="B479">
-        <v>41.5</v>
+        <v>44.8</v>
       </c>
       <c r="C479">
         <v>1.2</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
         <v>446</v>
       </c>
       <c r="B480">
-        <v>34</v>
+        <v>41.5</v>
       </c>
       <c r="C480">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
         <v>447</v>
       </c>
       <c r="B481">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C481">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
         <v>448</v>
       </c>
       <c r="B482">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C482">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
         <v>449</v>
       </c>
       <c r="B483">
-        <v>39.7</v>
+        <v>40</v>
       </c>
       <c r="C483">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
         <v>450</v>
       </c>
       <c r="B484">
-        <v>43.5</v>
+        <v>39.7</v>
       </c>
       <c r="C484">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
         <v>451</v>
       </c>
       <c r="B485">
-        <v>34.7</v>
+        <v>43.5</v>
       </c>
       <c r="C485">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
         <v>452</v>
       </c>
       <c r="B486">
-        <v>39.7</v>
+        <v>34.7</v>
       </c>
       <c r="C486">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
         <v>453</v>
       </c>
       <c r="B487">
-        <v>44</v>
+        <v>39.7</v>
       </c>
       <c r="C487">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
         <v>454</v>
       </c>
       <c r="B488">
-        <v>35.6</v>
+        <v>44</v>
       </c>
       <c r="C488">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
         <v>455</v>
       </c>
       <c r="B489">
-        <v>36.9</v>
+        <v>35.6</v>
       </c>
       <c r="C489">
         <v>0.3</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
         <v>456</v>
       </c>
       <c r="B490">
-        <v>31.2</v>
+        <v>36.9</v>
       </c>
       <c r="C490">
         <v>0.3</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
         <v>457</v>
       </c>
       <c r="B491">
-        <v>34.4</v>
+        <v>31.2</v>
       </c>
       <c r="C491">
         <v>0.3</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
         <v>458</v>
       </c>
       <c r="B492">
-        <v>35.6</v>
+        <v>34.4</v>
       </c>
       <c r="C492">
         <v>0.3</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B493">
-        <v>36.9</v>
+        <v>35.6</v>
       </c>
       <c r="C493">
         <v>0.3</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
         <v>459</v>
       </c>
       <c r="B494">
         <v>36.9</v>
       </c>
       <c r="C494">
         <v>0.3</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
         <v>460</v>
       </c>
       <c r="B495">
-        <v>39.3</v>
+        <v>36.9</v>
       </c>
       <c r="C495">
         <v>0.3</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
         <v>461</v>
       </c>
       <c r="B496">
-        <v>38.7</v>
+        <v>39.3</v>
       </c>
       <c r="C496">
         <v>0.3</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B497">
         <v>40.3</v>
       </c>
       <c r="C497">
         <v>0.3</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
         <v>462</v>
       </c>
       <c r="B498">
-        <v>34.6</v>
+        <v>38.7</v>
       </c>
       <c r="C498">
         <v>0.3</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
         <v>463</v>
       </c>
       <c r="B499">
-        <v>35.6</v>
+        <v>34.6</v>
       </c>
       <c r="C499">
         <v>0.3</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
         <v>464</v>
       </c>
       <c r="B500">
-        <v>36.9</v>
+        <v>35.6</v>
       </c>
       <c r="C500">
         <v>0.3</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
         <v>465</v>
       </c>
       <c r="B501">
-        <v>40.4</v>
+        <v>36.9</v>
       </c>
       <c r="C501">
         <v>0.3</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>466</v>
       </c>
       <c r="B502">
-        <v>30.9</v>
+        <v>40.4</v>
       </c>
       <c r="C502">
         <v>0.3</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>467</v>
       </c>
       <c r="B503">
-        <v>32.7</v>
+        <v>30.9</v>
       </c>
       <c r="C503">
         <v>0.3</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
         <v>468</v>
       </c>
       <c r="B504">
-        <v>34.6</v>
+        <v>32.7</v>
       </c>
       <c r="C504">
         <v>0.3</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
         <v>469</v>
       </c>
       <c r="B505">
         <v>34.6</v>
       </c>
       <c r="C505">
         <v>0.3</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
         <v>470</v>
       </c>
       <c r="B506">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C506">
         <v>0.3</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B507">
         <v>36</v>
       </c>
       <c r="C507">
         <v>0.3</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
         <v>471</v>
       </c>
       <c r="B508">
-        <v>36.9</v>
+        <v>36</v>
       </c>
       <c r="C508">
         <v>0.3</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
         <v>472</v>
       </c>
       <c r="B509">
-        <v>39.5</v>
+        <v>36.9</v>
       </c>
       <c r="C509">
         <v>0.3</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
         <v>473</v>
       </c>
       <c r="B510">
-        <v>40.3</v>
+        <v>39.5</v>
       </c>
       <c r="C510">
         <v>0.3</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
         <v>474</v>
       </c>
       <c r="B511">
-        <v>40.8</v>
+        <v>40.3</v>
       </c>
       <c r="C511">
         <v>0.3</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
         <v>475</v>
       </c>
       <c r="B512">
-        <v>36.9</v>
+        <v>40.8</v>
       </c>
       <c r="C512">
         <v>0.3</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
         <v>476</v>
       </c>
       <c r="B513">
-        <v>34.6</v>
+        <v>36.9</v>
       </c>
       <c r="C513">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
         <v>477</v>
       </c>
       <c r="B514">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C514">
         <v>0.6</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
         <v>478</v>
       </c>
       <c r="B515">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C515">
         <v>0.6</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
         <v>479</v>
       </c>
       <c r="B516">
-        <v>40.7</v>
+        <v>39</v>
       </c>
       <c r="C516">
         <v>0.6</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
         <v>480</v>
       </c>
       <c r="B517">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C517">
         <v>0.6</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
         <v>481</v>
       </c>
       <c r="B518">
-        <v>31.6</v>
+        <v>42</v>
       </c>
       <c r="C518">
         <v>0.6</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B519">
-        <v>31.1</v>
+        <v>31.6</v>
       </c>
       <c r="C519">
         <v>0.6</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
         <v>482</v>
       </c>
       <c r="B520">
-        <v>34.6</v>
+        <v>31.1</v>
       </c>
       <c r="C520">
         <v>0.6</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>483</v>
       </c>
       <c r="B521">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C521">
         <v>0.6</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
         <v>484</v>
       </c>
       <c r="B522">
-        <v>38.9</v>
+        <v>36</v>
       </c>
       <c r="C522">
         <v>0.6</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B523">
-        <v>39</v>
+        <v>43.2</v>
       </c>
       <c r="C523">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B524">
-        <v>43.2</v>
+        <v>39</v>
       </c>
       <c r="C524">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" t="s">
         <v>485</v>
       </c>
       <c r="B525">
-        <v>40.7</v>
+        <v>38.9</v>
       </c>
       <c r="C525">
         <v>0.6</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
         <v>486</v>
       </c>
       <c r="B526">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C526">
         <v>0.6</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
         <v>487</v>
       </c>
       <c r="B527">
-        <v>43.6</v>
+        <v>42</v>
       </c>
       <c r="C527">
         <v>0.6</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
         <v>488</v>
       </c>
       <c r="B528">
         <v>43.6</v>
       </c>
       <c r="C528">
         <v>0.6</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B529">
         <v>45.2</v>
       </c>
       <c r="C529">
         <v>0.6</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
         <v>489</v>
       </c>
       <c r="B530">
-        <v>31.1</v>
+        <v>43.6</v>
       </c>
       <c r="C530">
         <v>0.6</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
         <v>490</v>
       </c>
       <c r="B531">
-        <v>34.6</v>
+        <v>31.1</v>
       </c>
       <c r="C531">
         <v>0.6</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
         <v>491</v>
       </c>
       <c r="B532">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C532">
         <v>0.6</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
         <v>492</v>
       </c>
       <c r="B533">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C533">
         <v>0.6</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
         <v>493</v>
       </c>
       <c r="B534">
-        <v>40.7</v>
+        <v>39</v>
       </c>
       <c r="C534">
         <v>0.6</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" t="s">
         <v>494</v>
       </c>
       <c r="B535">
-        <v>41.6</v>
+        <v>40.7</v>
       </c>
       <c r="C535">
         <v>0.6</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
         <v>495</v>
       </c>
       <c r="B536">
-        <v>43.2</v>
+        <v>41.6</v>
       </c>
       <c r="C536">
         <v>0.6</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
         <v>496</v>
       </c>
       <c r="B537">
-        <v>45.6</v>
+        <v>43.2</v>
       </c>
       <c r="C537">
         <v>0.6</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
         <v>497</v>
       </c>
       <c r="B538">
-        <v>31.6</v>
+        <v>45.6</v>
       </c>
       <c r="C538">
         <v>0.6</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
         <v>498</v>
       </c>
       <c r="B539">
-        <v>34.5</v>
+        <v>31.6</v>
       </c>
       <c r="C539">
         <v>0.6</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B540">
-        <v>36</v>
+        <v>38.9</v>
       </c>
       <c r="C540">
         <v>0.6</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B541">
-        <v>34.6</v>
+        <v>34.5</v>
       </c>
       <c r="C541">
         <v>0.6</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B542">
-        <v>38.9</v>
+        <v>36</v>
       </c>
       <c r="C542">
         <v>0.6</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
         <v>499</v>
       </c>
       <c r="B543">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C543">
         <v>0.6</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
         <v>500</v>
       </c>
       <c r="B544">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C544">
         <v>0.6</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
         <v>501</v>
       </c>
       <c r="B545">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C545">
         <v>0.6</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B546">
         <v>38.9</v>
       </c>
       <c r="C546">
         <v>0.6</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
         <v>502</v>
       </c>
       <c r="B547">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C547">
         <v>0.6</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
         <v>503</v>
       </c>
       <c r="B548">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C548">
         <v>0.6</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B549">
         <v>40.8</v>
       </c>
       <c r="C549">
         <v>0.6</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B550">
         <v>42</v>
       </c>
       <c r="C550">
         <v>0.6</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
         <v>504</v>
       </c>
       <c r="B551">
         <v>42</v>
       </c>
       <c r="C551">
         <v>0.6</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B552">
         <v>42</v>
       </c>
       <c r="C552">
         <v>0.6</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
         <v>505</v>
       </c>
       <c r="B553">
-        <v>44.2</v>
+        <v>42</v>
       </c>
       <c r="C553">
         <v>0.6</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B554">
         <v>44.2</v>
       </c>
       <c r="C554">
         <v>0.6</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
         <v>506</v>
       </c>
       <c r="B555">
-        <v>45.2</v>
+        <v>44.2</v>
       </c>
       <c r="C555">
         <v>0.6</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
         <v>507</v>
       </c>
       <c r="B556">
-        <v>46</v>
+        <v>45.2</v>
       </c>
       <c r="C556">
         <v>0.6</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
         <v>508</v>
       </c>
       <c r="B557">
-        <v>33.3</v>
+        <v>46</v>
       </c>
       <c r="C557">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
         <v>509</v>
       </c>
       <c r="B558">
-        <v>38.4</v>
+        <v>33.3</v>
       </c>
       <c r="C558">
         <v>0.9</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
         <v>510</v>
       </c>
       <c r="B559">
-        <v>40</v>
+        <v>38.4</v>
       </c>
       <c r="C559">
         <v>0.9</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
         <v>511</v>
       </c>
       <c r="B560">
-        <v>43.2</v>
+        <v>40</v>
       </c>
       <c r="C560">
         <v>0.9</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
         <v>512</v>
       </c>
       <c r="B561">
-        <v>33.3</v>
+        <v>43.2</v>
       </c>
       <c r="C561">
         <v>0.9</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
         <v>513</v>
       </c>
       <c r="B562">
-        <v>35.2</v>
+        <v>33.3</v>
       </c>
       <c r="C562">
         <v>0.9</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B563">
-        <v>35.6</v>
+        <v>35.2</v>
       </c>
       <c r="C563">
         <v>0.9</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" t="s">
         <v>514</v>
       </c>
       <c r="B564">
-        <v>38.4</v>
+        <v>35.6</v>
       </c>
       <c r="C564">
         <v>0.9</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
         <v>515</v>
       </c>
       <c r="B565">
-        <v>40</v>
+        <v>38.4</v>
       </c>
       <c r="C565">
         <v>0.9</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
         <v>516</v>
       </c>
       <c r="B566">
-        <v>42.8</v>
+        <v>40</v>
       </c>
       <c r="C566">
         <v>0.9</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B567">
-        <v>38.4</v>
+        <v>43.2</v>
       </c>
       <c r="C567">
         <v>0.9</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B568">
-        <v>43.2</v>
+        <v>38.4</v>
       </c>
       <c r="C568">
         <v>0.9</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>517</v>
       </c>
       <c r="B569">
-        <v>44.8</v>
+        <v>42.8</v>
       </c>
       <c r="C569">
         <v>0.9</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>518</v>
       </c>
       <c r="B570">
-        <v>45.8</v>
+        <v>44.8</v>
       </c>
       <c r="C570">
         <v>0.9</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>519</v>
       </c>
       <c r="B571">
-        <v>33.1</v>
+        <v>45.8</v>
       </c>
       <c r="C571">
         <v>0.9</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>520</v>
       </c>
       <c r="B572">
-        <v>35.6</v>
+        <v>33.1</v>
       </c>
       <c r="C572">
         <v>0.9</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
         <v>521</v>
       </c>
       <c r="B573">
-        <v>38.2</v>
+        <v>35.6</v>
       </c>
       <c r="C573">
         <v>0.9</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
         <v>522</v>
       </c>
       <c r="B574">
-        <v>40</v>
+        <v>38.2</v>
       </c>
       <c r="C574">
         <v>0.9</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
         <v>523</v>
       </c>
       <c r="B575">
-        <v>42.9</v>
+        <v>40</v>
       </c>
       <c r="C575">
         <v>0.9</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
         <v>524</v>
       </c>
       <c r="B576">
-        <v>33.3</v>
+        <v>42.9</v>
       </c>
       <c r="C576">
         <v>0.9</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
         <v>525</v>
       </c>
       <c r="B577">
-        <v>35.5</v>
+        <v>33.3</v>
       </c>
       <c r="C577">
         <v>0.9</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
         <v>526</v>
       </c>
       <c r="B578">
-        <v>38.9</v>
+        <v>35.5</v>
       </c>
       <c r="C578">
         <v>0.9</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B579">
         <v>38.647</v>
       </c>
       <c r="C579">
         <v>0.9</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B580">
-        <v>38.3</v>
+        <v>38.9</v>
       </c>
       <c r="C580">
         <v>0.9</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" t="s">
         <v>527</v>
       </c>
       <c r="B581">
-        <v>40</v>
+        <v>38.3</v>
       </c>
       <c r="C581">
         <v>0.9</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
         <v>528</v>
       </c>
       <c r="B582">
-        <v>41.1</v>
+        <v>40</v>
       </c>
       <c r="C582">
         <v>0.9</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
         <v>529</v>
       </c>
       <c r="B583">
-        <v>43.5</v>
+        <v>41.1</v>
       </c>
       <c r="C583">
         <v>0.9</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B584">
         <v>43.2</v>
       </c>
       <c r="C584">
         <v>0.9</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
         <v>530</v>
       </c>
       <c r="B585">
-        <v>44.8</v>
+        <v>43.5</v>
       </c>
       <c r="C585">
         <v>0.9</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
         <v>531</v>
       </c>
       <c r="B586">
-        <v>45.8</v>
+        <v>44.8</v>
       </c>
       <c r="C586">
         <v>0.9</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
         <v>532</v>
       </c>
       <c r="B587">
-        <v>47</v>
+        <v>45.8</v>
       </c>
       <c r="C587">
         <v>0.9</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
         <v>533</v>
       </c>
       <c r="B588">
-        <v>34.8</v>
+        <v>47</v>
       </c>
       <c r="C588">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B589">
-        <v>35</v>
+        <v>34.8</v>
       </c>
       <c r="C589">
         <v>1.2</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
         <v>534</v>
       </c>
       <c r="B590">
-        <v>40.7</v>
+        <v>35</v>
       </c>
       <c r="C590">
         <v>1.2</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
         <v>535</v>
       </c>
       <c r="B591">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C591">
         <v>1.2</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
         <v>536</v>
       </c>
       <c r="B592">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C592">
         <v>1.2</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
         <v>537</v>
       </c>
       <c r="B593">
-        <v>35</v>
+        <v>44.7</v>
       </c>
       <c r="C593">
         <v>1.2</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B594">
         <v>35</v>
       </c>
       <c r="C594">
         <v>1.2</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B595">
         <v>35</v>
       </c>
       <c r="C595">
         <v>1.2</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
         <v>538</v>
       </c>
       <c r="B596">
-        <v>37.3</v>
+        <v>35</v>
       </c>
       <c r="C596">
         <v>1.2</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
         <v>539</v>
       </c>
       <c r="B597">
-        <v>40.7</v>
+        <v>37.3</v>
       </c>
       <c r="C597">
         <v>1.2</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
         <v>540</v>
       </c>
       <c r="B598">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C598">
         <v>1.2</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
         <v>541</v>
       </c>
       <c r="B599">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C599">
         <v>1.2</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
         <v>542</v>
       </c>
       <c r="B600">
-        <v>46.7</v>
+        <v>44.7</v>
       </c>
       <c r="C600">
         <v>1.2</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
         <v>543</v>
       </c>
       <c r="B601">
-        <v>34.8</v>
+        <v>46.7</v>
       </c>
       <c r="C601">
         <v>1.2</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
         <v>544</v>
       </c>
       <c r="B602">
-        <v>39.7</v>
+        <v>34.8</v>
       </c>
       <c r="C602">
         <v>1.2</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B603">
-        <v>40.7</v>
+        <v>39.7</v>
       </c>
       <c r="C603">
         <v>1.2</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
         <v>545</v>
       </c>
       <c r="B604">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C604">
         <v>1.2</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
         <v>546</v>
       </c>
       <c r="B605">
-        <v>44.4</v>
+        <v>42</v>
       </c>
       <c r="C605">
         <v>1.2</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" t="s">
         <v>547</v>
       </c>
       <c r="B606">
-        <v>35</v>
+        <v>44.4</v>
       </c>
       <c r="C606">
         <v>1.2</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B607">
-        <v>35.417</v>
+        <v>35</v>
       </c>
       <c r="C607">
         <v>1.2</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" t="s">
         <v>548</v>
       </c>
       <c r="B608">
-        <v>40.7</v>
+        <v>35.417</v>
       </c>
       <c r="C608">
         <v>1.2</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
         <v>549</v>
       </c>
       <c r="B609">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C609">
         <v>1.2</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
         <v>550</v>
       </c>
       <c r="B610">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C610">
         <v>1.2</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
         <v>551</v>
       </c>
       <c r="B611">
-        <v>39.3</v>
+        <v>44.7</v>
       </c>
       <c r="C611">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
         <v>552</v>
       </c>
       <c r="B612">
         <v>39.3</v>
       </c>
       <c r="C612">
         <v>1.8</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" t="s">
         <v>553</v>
       </c>
       <c r="B613">
-        <v>44.2</v>
+        <v>39.3</v>
       </c>
       <c r="C613">
         <v>1.8</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
         <v>554</v>
       </c>
       <c r="B614">
         <v>44.2</v>
       </c>
       <c r="C614">
         <v>1.8</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
         <v>555</v>
       </c>
       <c r="B615">
-        <v>34.7</v>
+        <v>44.2</v>
       </c>
       <c r="C615">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
         <v>556</v>
       </c>
       <c r="B616">
-        <v>36.9</v>
+        <v>34.7</v>
       </c>
       <c r="C616">
         <v>0.3</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
         <v>557</v>
       </c>
       <c r="B617">
-        <v>39.3</v>
+        <v>36.9</v>
       </c>
       <c r="C617">
         <v>0.3</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
         <v>558</v>
       </c>
       <c r="B618">
-        <v>40.3</v>
+        <v>39.3</v>
       </c>
       <c r="C618">
         <v>0.3</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
         <v>559</v>
       </c>
       <c r="B619">
-        <v>30.9</v>
+        <v>40.3</v>
       </c>
       <c r="C619">
         <v>0.3</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" t="s">
         <v>560</v>
       </c>
       <c r="B620">
-        <v>34.7</v>
+        <v>30.9</v>
       </c>
       <c r="C620">
         <v>0.3</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" t="s">
         <v>561</v>
       </c>
       <c r="B621">
-        <v>36</v>
+        <v>34.7</v>
       </c>
       <c r="C621">
         <v>0.3</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B622">
         <v>35.6</v>
       </c>
       <c r="C622">
         <v>0.3</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" t="s">
         <v>562</v>
       </c>
       <c r="B623">
-        <v>37.3</v>
+        <v>36</v>
       </c>
       <c r="C623">
         <v>0.3</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" t="s">
         <v>563</v>
       </c>
       <c r="B624">
-        <v>39.5</v>
+        <v>37.3</v>
       </c>
       <c r="C624">
         <v>0.3</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" t="s">
         <v>564</v>
       </c>
       <c r="B625">
-        <v>40.5</v>
+        <v>39.5</v>
       </c>
       <c r="C625">
         <v>0.3</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
         <v>565</v>
       </c>
       <c r="B626">
-        <v>41.2</v>
+        <v>40.5</v>
       </c>
       <c r="C626">
         <v>0.3</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
         <v>566</v>
       </c>
       <c r="B627">
-        <v>31.6</v>
+        <v>41.2</v>
       </c>
       <c r="C627">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" t="s">
         <v>567</v>
       </c>
       <c r="B628">
-        <v>34.5</v>
+        <v>31.6</v>
       </c>
       <c r="C628">
         <v>0.6</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B629">
         <v>34.5</v>
       </c>
       <c r="C629">
         <v>0.6</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
         <v>568</v>
       </c>
       <c r="B630">
-        <v>36</v>
+        <v>34.5</v>
       </c>
       <c r="C630">
         <v>0.6</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
         <v>569</v>
       </c>
       <c r="B631">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C631">
         <v>0.6</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
         <v>570</v>
       </c>
       <c r="B632">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C632">
         <v>0.6</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
         <v>571</v>
       </c>
       <c r="B633">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C633">
         <v>0.6</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
         <v>572</v>
       </c>
       <c r="B634">
-        <v>44.2</v>
+        <v>42</v>
       </c>
       <c r="C634">
         <v>0.6</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" t="s">
         <v>573</v>
       </c>
       <c r="B635">
-        <v>44.8</v>
+        <v>44.2</v>
       </c>
       <c r="C635">
         <v>0.6</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>574</v>
       </c>
       <c r="B636">
-        <v>31.3</v>
+        <v>44.8</v>
       </c>
       <c r="C636">
         <v>0.6</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>575</v>
       </c>
       <c r="B637">
-        <v>34.6</v>
+        <v>31.3</v>
       </c>
       <c r="C637">
         <v>0.6</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>576</v>
       </c>
       <c r="B638">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C638">
         <v>0.6</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>577</v>
       </c>
       <c r="B639">
-        <v>37.2</v>
+        <v>36</v>
       </c>
       <c r="C639">
         <v>0.6</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>578</v>
       </c>
       <c r="B640">
-        <v>39.2</v>
+        <v>37.2</v>
       </c>
       <c r="C640">
         <v>0.6</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B641">
-        <v>38</v>
+        <v>39.2</v>
       </c>
       <c r="C641">
         <v>0.6</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B642">
-        <v>39.2</v>
+        <v>38</v>
       </c>
       <c r="C642">
         <v>0.6</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
         <v>579</v>
       </c>
       <c r="B643">
-        <v>41</v>
+        <v>39.2</v>
       </c>
       <c r="C643">
         <v>0.6</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
         <v>580</v>
       </c>
       <c r="B644">
-        <v>42.3</v>
+        <v>41</v>
       </c>
       <c r="C644">
         <v>0.6</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
         <v>581</v>
       </c>
       <c r="B645">
-        <v>44.2</v>
+        <v>42.3</v>
       </c>
       <c r="C645">
         <v>0.6</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
         <v>582</v>
       </c>
       <c r="B646">
-        <v>45.4</v>
+        <v>44.2</v>
       </c>
       <c r="C646">
         <v>0.6</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
         <v>583</v>
       </c>
       <c r="B647">
-        <v>46</v>
+        <v>45.4</v>
       </c>
       <c r="C647">
         <v>0.6</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B648">
-        <v>45.8</v>
+        <v>46</v>
       </c>
       <c r="C648">
         <v>0.6</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
         <v>584</v>
       </c>
       <c r="B649">
-        <v>37.5</v>
+        <v>45.8</v>
       </c>
       <c r="C649">
         <v>0.6</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B650">
         <v>39.2</v>
       </c>
       <c r="C650">
         <v>0.6</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
         <v>585</v>
       </c>
       <c r="B651">
-        <v>33.3</v>
+        <v>37.5</v>
       </c>
       <c r="C651">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
         <v>586</v>
       </c>
       <c r="B652">
-        <v>38.3</v>
+        <v>33.3</v>
       </c>
       <c r="C652">
         <v>0.9</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B653">
         <v>38.3</v>
       </c>
       <c r="C653">
         <v>0.9</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" t="s">
         <v>587</v>
       </c>
       <c r="B654">
-        <v>40</v>
+        <v>38.3</v>
       </c>
       <c r="C654">
         <v>0.9</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
         <v>588</v>
       </c>
       <c r="B655">
-        <v>43.2</v>
+        <v>40</v>
       </c>
       <c r="C655">
         <v>0.9</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
         <v>589</v>
       </c>
       <c r="B656">
-        <v>44.8</v>
+        <v>43.2</v>
       </c>
       <c r="C656">
         <v>0.9</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
         <v>590</v>
       </c>
       <c r="B657">
-        <v>33.3</v>
+        <v>44.8</v>
       </c>
       <c r="C657">
         <v>0.9</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
         <v>591</v>
       </c>
       <c r="B658">
-        <v>35.6</v>
+        <v>33.3</v>
       </c>
       <c r="C658">
         <v>0.9</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" t="s">
         <v>592</v>
       </c>
       <c r="B659">
-        <v>38.3</v>
+        <v>35.6</v>
       </c>
       <c r="C659">
         <v>0.9</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B660">
         <v>38.629</v>
       </c>
       <c r="C660">
         <v>0.9</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
         <v>593</v>
       </c>
       <c r="B661">
-        <v>40</v>
+        <v>38.3</v>
       </c>
       <c r="C661">
         <v>0.9</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
         <v>594</v>
       </c>
       <c r="B662">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C662">
         <v>0.9</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
         <v>595</v>
       </c>
       <c r="B663">
-        <v>43.3</v>
+        <v>41</v>
       </c>
       <c r="C663">
         <v>0.9</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B664">
-        <v>42</v>
+        <v>43.3</v>
       </c>
       <c r="C664">
         <v>0.9</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
         <v>596</v>
       </c>
       <c r="B665">
-        <v>44.8</v>
+        <v>42</v>
       </c>
       <c r="C665">
         <v>0.9</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
         <v>597</v>
       </c>
       <c r="B666">
-        <v>46.1</v>
+        <v>44.8</v>
       </c>
       <c r="C666">
         <v>0.9</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
         <v>598</v>
       </c>
       <c r="B667">
-        <v>48</v>
+        <v>46.1</v>
       </c>
       <c r="C667">
         <v>0.9</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
         <v>599</v>
       </c>
       <c r="B668">
-        <v>35.7</v>
+        <v>48</v>
       </c>
       <c r="C668">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
         <v>600</v>
       </c>
       <c r="B669">
-        <v>39.9</v>
+        <v>35.7</v>
       </c>
       <c r="C669">
         <v>1.2</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B670">
-        <v>41</v>
+        <v>39.9</v>
       </c>
       <c r="C670">
         <v>1.2</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
         <v>601</v>
       </c>
       <c r="B671">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C671">
         <v>1.2</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
         <v>602</v>
       </c>
       <c r="B672">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C672">
         <v>1.2</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B673">
         <v>44.3</v>
       </c>
       <c r="C673">
         <v>1.2</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" t="s">
         <v>603</v>
       </c>
       <c r="B674">
-        <v>35</v>
+        <v>44.7</v>
       </c>
       <c r="C674">
         <v>1.2</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
         <v>604</v>
       </c>
       <c r="B675">
-        <v>36.9</v>
+        <v>35</v>
       </c>
       <c r="C675">
         <v>1.2</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
         <v>605</v>
       </c>
       <c r="B676">
-        <v>39.9</v>
+        <v>36.9</v>
       </c>
       <c r="C676">
         <v>1.2</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B677">
-        <v>40.7</v>
+        <v>39.9</v>
       </c>
       <c r="C677">
         <v>1.2</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
         <v>606</v>
       </c>
       <c r="B678">
-        <v>44</v>
+        <v>40.7</v>
       </c>
       <c r="C678">
         <v>1.2</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
         <v>607</v>
       </c>
       <c r="B679">
-        <v>46.1</v>
+        <v>44</v>
       </c>
       <c r="C679">
         <v>1.2</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
         <v>608</v>
       </c>
       <c r="B680">
-        <v>39.3</v>
+        <v>46.1</v>
       </c>
       <c r="C680">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
         <v>609</v>
       </c>
       <c r="B681">
-        <v>43.4</v>
+        <v>39.3</v>
       </c>
       <c r="C681">
         <v>1.8</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
         <v>610</v>
       </c>
       <c r="B682">
-        <v>45.5</v>
+        <v>43.4</v>
       </c>
       <c r="C682">
         <v>1.8</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
         <v>611</v>
       </c>
       <c r="B683">
-        <v>38.817</v>
+        <v>45.5</v>
       </c>
       <c r="C683">
         <v>1.8</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
         <v>612</v>
       </c>
       <c r="B684">
-        <v>37.8</v>
+        <v>38.817</v>
       </c>
       <c r="C684">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
         <v>613</v>
       </c>
       <c r="B685">
-        <v>30.9</v>
+        <v>37.8</v>
       </c>
       <c r="C685">
         <v>0.3</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
         <v>614</v>
       </c>
       <c r="B686">
-        <v>34.2</v>
+        <v>30.9</v>
       </c>
       <c r="C686">
         <v>0.3</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
         <v>615</v>
       </c>
       <c r="B687">
-        <v>35.3</v>
+        <v>34.2</v>
       </c>
       <c r="C687">
         <v>0.3</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B688">
         <v>35.6</v>
       </c>
       <c r="C688">
         <v>0.3</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
         <v>616</v>
       </c>
       <c r="B689">
-        <v>33.6</v>
+        <v>35.3</v>
       </c>
       <c r="C689">
         <v>0.3</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B690">
-        <v>36.9</v>
+        <v>33.6</v>
       </c>
       <c r="C690">
         <v>0.3</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
         <v>617</v>
       </c>
       <c r="B691">
-        <v>38.8</v>
+        <v>36.9</v>
       </c>
       <c r="C691">
         <v>0.3</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
         <v>618</v>
       </c>
       <c r="B692">
-        <v>40.6</v>
+        <v>38.8</v>
       </c>
       <c r="C692">
         <v>0.3</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B693">
-        <v>40.1</v>
+        <v>40.6</v>
       </c>
       <c r="C693">
         <v>0.3</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
         <v>619</v>
       </c>
       <c r="B694">
-        <v>40.8</v>
+        <v>40.1</v>
       </c>
       <c r="C694">
         <v>0.3</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
         <v>620</v>
       </c>
       <c r="B695">
-        <v>34.1</v>
+        <v>40.8</v>
       </c>
       <c r="C695">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" t="s">
         <v>621</v>
       </c>
       <c r="B696">
-        <v>35.6</v>
+        <v>34.1</v>
       </c>
       <c r="C696">
         <v>0.6</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" t="s">
         <v>622</v>
       </c>
       <c r="B697">
-        <v>38.3</v>
+        <v>35.6</v>
       </c>
       <c r="C697">
         <v>0.6</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" t="s">
         <v>623</v>
       </c>
       <c r="B698">
-        <v>39.9</v>
+        <v>38.3</v>
       </c>
       <c r="C698">
         <v>0.6</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" t="s">
         <v>624</v>
       </c>
       <c r="B699">
-        <v>40.8</v>
+        <v>39.9</v>
       </c>
       <c r="C699">
         <v>0.6</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" t="s">
         <v>625</v>
       </c>
       <c r="B700">
-        <v>39.1</v>
+        <v>40.8</v>
       </c>
       <c r="C700">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" t="s">
         <v>626</v>
       </c>
       <c r="B701">
-        <v>44.2</v>
+        <v>39.1</v>
       </c>
       <c r="C701">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" t="s">
         <v>627</v>
       </c>
       <c r="B702">
-        <v>31.1</v>
+        <v>44.2</v>
       </c>
       <c r="C702">
         <v>0.6</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B703">
-        <v>31.3</v>
+        <v>31.1</v>
       </c>
       <c r="C703">
         <v>0.6</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" t="s">
         <v>628</v>
       </c>
       <c r="B704">
-        <v>34.6</v>
+        <v>31.3</v>
       </c>
       <c r="C704">
         <v>0.6</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" t="s">
         <v>629</v>
       </c>
       <c r="B705">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C705">
         <v>0.6</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" t="s">
         <v>630</v>
       </c>
       <c r="B706">
-        <v>36.8</v>
+        <v>36</v>
       </c>
       <c r="C706">
         <v>0.6</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" t="s">
         <v>631</v>
       </c>
       <c r="B707">
-        <v>38.9</v>
+        <v>36.8</v>
       </c>
       <c r="C707">
         <v>0.6</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
         <v>632</v>
       </c>
       <c r="B708">
-        <v>40.5</v>
+        <v>38.9</v>
       </c>
       <c r="C708">
         <v>0.6</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" t="s">
         <v>633</v>
       </c>
       <c r="B709">
-        <v>41.6</v>
+        <v>40.5</v>
       </c>
       <c r="C709">
         <v>0.6</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
         <v>634</v>
       </c>
       <c r="B710">
-        <v>43.4</v>
+        <v>41.6</v>
       </c>
       <c r="C710">
         <v>0.6</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" t="s">
         <v>635</v>
       </c>
       <c r="B711">
-        <v>42.5</v>
+        <v>42.6</v>
       </c>
       <c r="C711">
         <v>0.6</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B712">
-        <v>45.2</v>
+        <v>43.4</v>
       </c>
       <c r="C712">
         <v>0.6</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B713">
-        <v>45.3</v>
+        <v>45.2</v>
       </c>
       <c r="C713">
         <v>0.6</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
         <v>637</v>
       </c>
       <c r="B714">
-        <v>32.1</v>
+        <v>42.5</v>
       </c>
       <c r="C714">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
         <v>638</v>
       </c>
       <c r="B715">
-        <v>37.2</v>
+        <v>45.3</v>
       </c>
       <c r="C715">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B716">
-        <v>37.2</v>
+        <v>32.1</v>
       </c>
       <c r="C716">
         <v>0.9</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B717">
-        <v>38.8</v>
+        <v>37.2</v>
       </c>
       <c r="C717">
         <v>0.9</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" t="s">
         <v>640</v>
       </c>
       <c r="B718">
-        <v>41.7</v>
+        <v>37.2</v>
       </c>
       <c r="C718">
         <v>0.9</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" t="s">
         <v>641</v>
       </c>
       <c r="B719">
-        <v>43.5</v>
+        <v>38.8</v>
       </c>
       <c r="C719">
         <v>0.9</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" t="s">
         <v>642</v>
       </c>
       <c r="B720">
-        <v>32.5</v>
+        <v>41.7</v>
       </c>
       <c r="C720">
         <v>0.9</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" t="s">
         <v>643</v>
       </c>
       <c r="B721">
-        <v>34.8</v>
+        <v>43.5</v>
       </c>
       <c r="C721">
         <v>0.9</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" t="s">
         <v>644</v>
       </c>
       <c r="B722">
-        <v>38</v>
+        <v>32.5</v>
       </c>
       <c r="C722">
         <v>0.9</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" t="s">
         <v>645</v>
       </c>
       <c r="B723">
-        <v>39.2</v>
+        <v>34.8</v>
       </c>
       <c r="C723">
         <v>0.9</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B724">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C724">
         <v>0.9</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B725">
-        <v>40.3</v>
+        <v>39.2</v>
       </c>
       <c r="C725">
         <v>0.9</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" t="s">
         <v>647</v>
       </c>
       <c r="B726">
-        <v>42.3</v>
+        <v>40</v>
       </c>
       <c r="C726">
         <v>0.9</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B727">
-        <v>42.3</v>
+        <v>40.3</v>
       </c>
       <c r="C727">
         <v>0.9</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B728">
         <v>42.3</v>
       </c>
       <c r="C728">
         <v>0.9</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B729">
-        <v>43.9</v>
+        <v>42.3</v>
       </c>
       <c r="C729">
         <v>0.9</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B730">
-        <v>40.5</v>
+        <v>42.3</v>
       </c>
       <c r="C730">
         <v>0.9</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B731">
-        <v>45</v>
+        <v>40.5</v>
       </c>
       <c r="C731">
         <v>0.9</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
         <v>650</v>
       </c>
       <c r="B732">
-        <v>43.1</v>
+        <v>43.9</v>
       </c>
       <c r="C732">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B733">
-        <v>40.1</v>
+        <v>45</v>
       </c>
       <c r="C733">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B734">
-        <v>41.6</v>
+        <v>43.1</v>
       </c>
       <c r="C734">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
         <v>652</v>
       </c>
       <c r="B735">
-        <v>44.1</v>
+        <v>40.1</v>
       </c>
       <c r="C735">
         <v>1.2</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
         <v>653</v>
       </c>
       <c r="B736">
-        <v>40.7</v>
+        <v>41.6</v>
       </c>
       <c r="C736">
         <v>1.2</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
         <v>654</v>
       </c>
       <c r="B737">
-        <v>42</v>
+        <v>44.1</v>
       </c>
       <c r="C737">
         <v>1.2</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B738">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C738">
         <v>1.2</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B739">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C739">
         <v>1.2</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
         <v>656</v>
       </c>
       <c r="B740">
-        <v>43.2</v>
+        <v>42</v>
       </c>
       <c r="C740">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
         <v>657</v>
       </c>
       <c r="B741">
-        <v>35.6</v>
+        <v>44.7</v>
       </c>
       <c r="C741">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
         <v>658</v>
       </c>
       <c r="B742">
-        <v>34.9</v>
+        <v>43.2</v>
       </c>
       <c r="C742">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
         <v>659</v>
       </c>
       <c r="B743">
-        <v>42</v>
+        <v>35.6</v>
       </c>
       <c r="C743">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
         <v>660</v>
       </c>
       <c r="B744">
-        <v>34.5</v>
+        <v>34.9</v>
       </c>
       <c r="C744">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
         <v>661</v>
       </c>
       <c r="B745">
-        <v>19.5</v>
+        <v>42</v>
       </c>
       <c r="C745">
-        <v>0.23</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
         <v>662</v>
       </c>
       <c r="B746">
-        <v>32</v>
+        <v>34.5</v>
       </c>
       <c r="C746">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
         <v>663</v>
       </c>
       <c r="B747">
-        <v>50</v>
+        <v>19.5</v>
       </c>
       <c r="C747">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" t="s">
         <v>664</v>
       </c>
       <c r="B748">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C748">
-        <v>3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" t="s">
         <v>665</v>
       </c>
       <c r="B749">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C749">
-        <v>3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" t="s">
         <v>666</v>
       </c>
       <c r="B750">
         <v>45</v>
       </c>
       <c r="C750">
         <v>3</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" t="s">
         <v>667</v>
       </c>
       <c r="B751">
         <v>45</v>
       </c>
       <c r="C751">
         <v>3</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" t="s">
         <v>668</v>
       </c>
       <c r="B752">
         <v>45</v>
       </c>
       <c r="C752">
         <v>3</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
         <v>669</v>
       </c>
       <c r="B753">
-        <v>47.5</v>
+        <v>45</v>
       </c>
       <c r="C753">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" t="s">
         <v>670</v>
       </c>
       <c r="B754">
-        <v>47.5</v>
+        <v>45</v>
       </c>
       <c r="C754">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" t="s">
         <v>671</v>
       </c>
       <c r="B755">
         <v>47.5</v>
       </c>
       <c r="C755">
         <v>4</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" t="s">
         <v>672</v>
       </c>
       <c r="B756">
         <v>47.5</v>
       </c>
       <c r="C756">
         <v>4</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" t="s">
         <v>673</v>
       </c>
       <c r="B757">
-        <v>43.2</v>
+        <v>47.5</v>
       </c>
       <c r="C757">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" t="s">
         <v>674</v>
       </c>
       <c r="B758">
-        <v>43.2</v>
+        <v>47.5</v>
       </c>
       <c r="C758">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" t="s">
         <v>675</v>
       </c>
       <c r="B759">
         <v>43.2</v>
       </c>
       <c r="C759">
         <v>3</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" t="s">
         <v>676</v>
       </c>
       <c r="B760">
         <v>43.2</v>
       </c>
       <c r="C760">
         <v>3</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" t="s">
         <v>677</v>
       </c>
       <c r="B761">
-        <v>21</v>
+        <v>43.2</v>
       </c>
       <c r="C761">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" t="s">
         <v>678</v>
       </c>
       <c r="B762">
-        <v>44</v>
+        <v>43.2</v>
       </c>
       <c r="C762">
-        <v>0.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" t="s">
         <v>679</v>
       </c>
       <c r="B763">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="C763">
         <v>0.6</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" t="s">
         <v>680</v>
       </c>
       <c r="B764">
-        <v>32.9</v>
+        <v>44</v>
       </c>
       <c r="C764">
         <v>0.3</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" t="s">
         <v>681</v>
       </c>
       <c r="B765">
-        <v>32.9</v>
+        <v>40</v>
       </c>
       <c r="C765">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" t="s">
         <v>682</v>
       </c>
       <c r="B766">
-        <v>41</v>
+        <v>32.9</v>
       </c>
       <c r="C766">
         <v>0.3</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" t="s">
         <v>683</v>
       </c>
       <c r="B767">
-        <v>44.5</v>
+        <v>32.9</v>
       </c>
       <c r="C767">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" t="s">
         <v>684</v>
       </c>
       <c r="B768">
-        <v>42.3</v>
+        <v>41</v>
       </c>
       <c r="C768">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
         <v>685</v>
       </c>
       <c r="B769">
-        <v>33</v>
+        <v>44.5</v>
       </c>
       <c r="C769">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" t="s">
         <v>686</v>
       </c>
       <c r="B770">
-        <v>36</v>
+        <v>42.3</v>
       </c>
       <c r="C770">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" t="s">
         <v>687</v>
       </c>
       <c r="B771">
-        <v>34.4</v>
+        <v>33</v>
       </c>
       <c r="C771">
-        <v>1.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" t="s">
         <v>688</v>
       </c>
       <c r="B772">
-        <v>46.4</v>
+        <v>36</v>
       </c>
       <c r="C772">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" t="s">
         <v>689</v>
       </c>
       <c r="B773">
-        <v>40</v>
+        <v>34.4</v>
       </c>
       <c r="C773">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" t="s">
         <v>690</v>
       </c>
       <c r="B774">
-        <v>42.2</v>
+        <v>46.4</v>
       </c>
       <c r="C774">
         <v>2.4</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" t="s">
         <v>691</v>
       </c>
       <c r="B775">
-        <v>34.2</v>
+        <v>40</v>
       </c>
       <c r="C775">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" t="s">
         <v>692</v>
       </c>
       <c r="B776">
-        <v>38.5</v>
+        <v>42.2</v>
       </c>
       <c r="C776">
-        <v>0.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" t="s">
         <v>693</v>
       </c>
       <c r="B777">
-        <v>38.5</v>
+        <v>34.2</v>
       </c>
       <c r="C777">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" t="s">
         <v>694</v>
       </c>
       <c r="B778">
-        <v>33</v>
+        <v>38.5</v>
       </c>
       <c r="C778">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" t="s">
         <v>695</v>
       </c>
       <c r="B779">
-        <v>44.9</v>
+        <v>38.5</v>
       </c>
       <c r="C779">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" t="s">
         <v>696</v>
       </c>
       <c r="B780">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C780">
         <v>0.3</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" t="s">
         <v>697</v>
       </c>
       <c r="B781">
-        <v>40</v>
+        <v>44.9</v>
       </c>
       <c r="C781">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" t="s">
         <v>698</v>
       </c>
       <c r="B782">
-        <v>46.3</v>
+        <v>34</v>
       </c>
       <c r="C782">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" t="s">
         <v>699</v>
       </c>
       <c r="B783">
-        <v>46.3</v>
+        <v>40</v>
       </c>
       <c r="C783">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" t="s">
         <v>700</v>
       </c>
       <c r="B784">
-        <v>45</v>
+        <v>46.3</v>
       </c>
       <c r="C784">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" t="s">
         <v>701</v>
       </c>
       <c r="B785">
-        <v>41</v>
+        <v>46.3</v>
       </c>
       <c r="C785">
-        <v>3.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" t="s">
         <v>702</v>
       </c>
       <c r="B786">
-        <v>44.7</v>
+        <v>45</v>
       </c>
       <c r="C786">
-        <v>3.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" t="s">
         <v>703</v>
       </c>
       <c r="B787">
-        <v>44.7</v>
+        <v>41</v>
       </c>
       <c r="C787">
         <v>3.6</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" t="s">
         <v>704</v>
       </c>
       <c r="B788">
-        <v>44.8</v>
+        <v>44.7</v>
       </c>
       <c r="C788">
         <v>3.6</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" t="s">
         <v>705</v>
       </c>
       <c r="B789">
-        <v>41</v>
+        <v>44.7</v>
       </c>
       <c r="C789">
         <v>3.6</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" t="s">
         <v>706</v>
       </c>
       <c r="B790">
-        <v>39.5</v>
+        <v>44.8</v>
       </c>
       <c r="C790">
-        <v>1.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" t="s">
         <v>707</v>
       </c>
       <c r="B791">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="C791">
-        <v>1.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
         <v>708</v>
       </c>
       <c r="B792">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C792">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" t="s">
         <v>709</v>
       </c>
       <c r="B793">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C793">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" t="s">
         <v>710</v>
       </c>
       <c r="B794">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C794">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" t="s">
         <v>711</v>
       </c>
       <c r="B795">
-        <v>45.5</v>
+        <v>42</v>
       </c>
       <c r="C795">
-        <v>3.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" t="s">
         <v>712</v>
       </c>
       <c r="B796">
-        <v>45.5</v>
+        <v>44</v>
       </c>
       <c r="C796">
-        <v>3.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" t="s">
         <v>713</v>
       </c>
       <c r="B797">
-        <v>44.7</v>
+        <v>45.5</v>
       </c>
       <c r="C797">
         <v>3.6</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" t="s">
         <v>714</v>
       </c>
       <c r="B798">
-        <v>46.4</v>
+        <v>45.5</v>
       </c>
       <c r="C798">
         <v>3.6</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" t="s">
         <v>715</v>
       </c>
       <c r="B799">
-        <v>33.7</v>
+        <v>44.7</v>
       </c>
       <c r="C799">
-        <v>0.3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" t="s">
         <v>716</v>
       </c>
       <c r="B800">
-        <v>33.7</v>
+        <v>46.4</v>
       </c>
       <c r="C800">
-        <v>0.3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" t="s">
         <v>717</v>
       </c>
       <c r="B801">
-        <v>39</v>
+        <v>33.7</v>
       </c>
       <c r="C801">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" t="s">
         <v>718</v>
       </c>
       <c r="B802">
-        <v>39</v>
+        <v>33.7</v>
       </c>
       <c r="C802">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" t="s">
         <v>719</v>
       </c>
       <c r="B803">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C803">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" t="s">
         <v>720</v>
       </c>
       <c r="B804">
-        <v>44.5</v>
+        <v>39</v>
       </c>
       <c r="C804">
         <v>0.6</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" t="s">
         <v>721</v>
       </c>
       <c r="B805">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C805">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" t="s">
         <v>722</v>
       </c>
       <c r="B806">
-        <v>34</v>
+        <v>44.5</v>
       </c>
       <c r="C806">
         <v>0.6</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" t="s">
         <v>723</v>
       </c>
       <c r="B807">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C807">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" t="s">
         <v>724</v>
       </c>
       <c r="B808">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C808">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
         <v>725</v>
       </c>
       <c r="B809">
         <v>40</v>
       </c>
       <c r="C809">
         <v>1.2</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" t="s">
         <v>726</v>
       </c>
       <c r="B810">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="C810">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" t="s">
         <v>727</v>
       </c>
       <c r="B811">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="C811">
-        <v>1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" t="s">
         <v>728</v>
       </c>
       <c r="B812">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C812">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" t="s">
         <v>729</v>
       </c>
       <c r="B813">
-        <v>37.5</v>
+        <v>24</v>
       </c>
       <c r="C813">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" t="s">
         <v>730</v>
       </c>
       <c r="B814">
-        <v>41.5</v>
+        <v>50</v>
       </c>
       <c r="C814">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" t="s">
         <v>731</v>
       </c>
       <c r="B815">
-        <v>29</v>
+        <v>37.5</v>
       </c>
       <c r="C815">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" t="s">
         <v>732</v>
       </c>
       <c r="B816">
-        <v>34.6</v>
+        <v>41.5</v>
       </c>
       <c r="C816">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B817">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C817">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B818">
-        <v>34</v>
+        <v>34.6</v>
       </c>
       <c r="C818">
         <v>0.6</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" t="s">
         <v>734</v>
       </c>
       <c r="B819">
-        <v>34.6</v>
+        <v>34</v>
       </c>
       <c r="C819">
         <v>0.6</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
         <v>735</v>
       </c>
       <c r="B820">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C820">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B821">
         <v>34.6</v>
       </c>
       <c r="C821">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B822">
-        <v>37.5</v>
+        <v>38</v>
       </c>
       <c r="C822">
         <v>0.9</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B823">
-        <v>37</v>
+        <v>37.5</v>
       </c>
       <c r="C823">
         <v>0.9</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" t="s">
         <v>737</v>
       </c>
       <c r="B824">
-        <v>40</v>
+        <v>34.6</v>
       </c>
       <c r="C824">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" t="s">
         <v>738</v>
       </c>
       <c r="B825">
-        <v>39.1</v>
+        <v>37</v>
       </c>
       <c r="C825">
-        <v>0.99</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" t="s">
         <v>739</v>
       </c>
       <c r="B826">
-        <v>39.1</v>
+        <v>40</v>
       </c>
       <c r="C826">
-        <v>0.99</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" t="s">
         <v>740</v>
       </c>
       <c r="B827">
-        <v>35.8</v>
+        <v>39.1</v>
       </c>
       <c r="C827">
-        <v>0.6</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" t="s">
         <v>741</v>
       </c>
       <c r="B828">
-        <v>35.8</v>
+        <v>39.1</v>
       </c>
       <c r="C828">
-        <v>0.6</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" t="s">
         <v>742</v>
       </c>
       <c r="B829">
-        <v>41.5</v>
+        <v>35.8</v>
       </c>
       <c r="C829">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" t="s">
         <v>743</v>
       </c>
       <c r="B830">
-        <v>40</v>
+        <v>35.8</v>
       </c>
       <c r="C830">
-        <v>0.99</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" t="s">
         <v>744</v>
       </c>
       <c r="B831">
-        <v>32.1</v>
+        <v>41.5</v>
       </c>
       <c r="C831">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" t="s">
         <v>745</v>
       </c>
       <c r="B832">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C832">
         <v>0.99</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" t="s">
         <v>746</v>
       </c>
       <c r="B833">
-        <v>32.9</v>
+        <v>32.1</v>
       </c>
       <c r="C833">
         <v>0.3</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" t="s">
         <v>747</v>
       </c>
       <c r="B834">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C834">
-        <v>0.6</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" t="s">
         <v>748</v>
       </c>
       <c r="B835">
-        <v>38.3</v>
+        <v>32.9</v>
       </c>
       <c r="C835">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B836">
         <v>38</v>
       </c>
       <c r="C836">
         <v>0.6</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B837">
-        <v>37.5</v>
+        <v>38.3</v>
       </c>
       <c r="C837">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B838">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C838">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B839">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C839">
         <v>0.9</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" t="s">
         <v>751</v>
       </c>
       <c r="B840">
-        <v>44.3</v>
+        <v>37.5</v>
       </c>
       <c r="C840">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" t="s">
         <v>752</v>
       </c>
       <c r="B841">
-        <v>44.3</v>
+        <v>42</v>
       </c>
       <c r="C841">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" t="s">
         <v>753</v>
       </c>
       <c r="B842">
         <v>44.3</v>
       </c>
       <c r="C842">
         <v>1.2</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" t="s">
         <v>754</v>
       </c>
       <c r="B843">
-        <v>42.8</v>
+        <v>44.3</v>
       </c>
       <c r="C843">
-        <v>0.99</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" t="s">
         <v>755</v>
       </c>
       <c r="B844">
-        <v>44.8</v>
+        <v>44.3</v>
       </c>
       <c r="C844">
-        <v>0.99</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" t="s">
         <v>756</v>
       </c>
       <c r="B845">
-        <v>35.9</v>
+        <v>42.8</v>
       </c>
       <c r="C845">
-        <v>0.3</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" t="s">
         <v>757</v>
       </c>
       <c r="B846">
-        <v>41</v>
+        <v>44.8</v>
       </c>
       <c r="C846">
-        <v>0.6</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" t="s">
         <v>758</v>
       </c>
       <c r="B847">
-        <v>37</v>
+        <v>35.9</v>
       </c>
       <c r="C847">
         <v>0.3</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" t="s">
         <v>759</v>
       </c>
       <c r="B848">
-        <v>42.3</v>
+        <v>41</v>
       </c>
       <c r="C848">
         <v>0.6</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" t="s">
         <v>760</v>
       </c>
       <c r="B849">
-        <v>47.6</v>
+        <v>37</v>
       </c>
       <c r="C849">
-        <v>1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
         <v>761</v>
       </c>
       <c r="B850">
-        <v>39.3</v>
+        <v>42.3</v>
       </c>
       <c r="C850">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" t="s">
         <v>762</v>
       </c>
       <c r="B851">
-        <v>44.3</v>
+        <v>47.6</v>
       </c>
       <c r="C851">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" t="s">
         <v>763</v>
       </c>
       <c r="B852">
-        <v>44.3</v>
+        <v>39.3</v>
       </c>
       <c r="C852">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" t="s">
         <v>764</v>
       </c>
       <c r="B853">
         <v>44.3</v>
       </c>
       <c r="C853">
         <v>0.6</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" t="s">
         <v>765</v>
       </c>
       <c r="B854">
-        <v>49.6</v>
+        <v>44.3</v>
       </c>
       <c r="C854">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" t="s">
         <v>766</v>
       </c>
       <c r="B855">
-        <v>34.6</v>
+        <v>44.3</v>
       </c>
       <c r="C855">
         <v>0.6</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
         <v>767</v>
       </c>
       <c r="B856">
-        <v>38.5</v>
+        <v>49.6</v>
       </c>
       <c r="C856">
         <v>0.9</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" t="s">
         <v>768</v>
       </c>
       <c r="B857">
-        <v>43.5</v>
+        <v>34.6</v>
       </c>
       <c r="C857">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" t="s">
         <v>769</v>
       </c>
       <c r="B858">
-        <v>35.2</v>
+        <v>38.5</v>
       </c>
       <c r="C858">
-        <v>0.64</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" t="s">
         <v>770</v>
       </c>
       <c r="B859">
-        <v>35.2</v>
+        <v>43.5</v>
       </c>
       <c r="C859">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" t="s">
         <v>771</v>
       </c>
       <c r="B860">
         <v>35.2</v>
       </c>
       <c r="C860">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" t="s">
         <v>772</v>
       </c>
       <c r="B861">
-        <v>38</v>
+        <v>35.2</v>
       </c>
       <c r="C861">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" t="s">
         <v>773</v>
       </c>
       <c r="B862">
-        <v>38.5</v>
+        <v>35.2</v>
       </c>
       <c r="C862">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" t="s">
         <v>774</v>
       </c>
       <c r="B863">
-        <v>38.5</v>
+        <v>38</v>
       </c>
       <c r="C863">
         <v>0.9</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B864">
-        <v>37</v>
+        <v>38.5</v>
       </c>
       <c r="C864">
         <v>0.9</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B865">
-        <v>37</v>
+        <v>38.5</v>
       </c>
       <c r="C865">
         <v>0.9</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" t="s">
         <v>776</v>
       </c>
       <c r="B866">
-        <v>38.5</v>
+        <v>37</v>
       </c>
       <c r="C866">
         <v>0.9</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" t="s">
         <v>777</v>
       </c>
       <c r="B867">
         <v>37</v>
       </c>
       <c r="C867">
         <v>0.9</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" t="s">
         <v>778</v>
       </c>
       <c r="B868">
-        <v>41</v>
+        <v>38.5</v>
       </c>
       <c r="C868">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" t="s">
         <v>779</v>
       </c>
       <c r="B869">
-        <v>40.9</v>
+        <v>37</v>
       </c>
       <c r="C869">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" t="s">
         <v>780</v>
       </c>
       <c r="B870">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C870">
         <v>1.2</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" t="s">
         <v>781</v>
       </c>
       <c r="B871">
-        <v>41</v>
+        <v>40.9</v>
       </c>
       <c r="C871">
         <v>1.2</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" t="s">
         <v>782</v>
       </c>
       <c r="B872">
-        <v>34.7</v>
+        <v>40</v>
       </c>
       <c r="C872">
-        <v>0.34</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" t="s">
         <v>783</v>
       </c>
       <c r="B873">
-        <v>39.7</v>
+        <v>41</v>
       </c>
       <c r="C873">
-        <v>0.64</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B874">
-        <v>38</v>
+        <v>34.7</v>
       </c>
       <c r="C874">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B875">
         <v>43.5</v>
       </c>
       <c r="C875">
         <v>0.6</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B876">
         <v>39.7</v>
       </c>
       <c r="C876">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B877">
-        <v>39</v>
+        <v>39.7</v>
       </c>
       <c r="C877">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B878">
-        <v>38.3</v>
+        <v>38</v>
       </c>
       <c r="C878">
         <v>0.6</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B879">
-        <v>38</v>
+        <v>38.3</v>
       </c>
       <c r="C879">
         <v>0.6</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B880">
-        <v>39.7</v>
+        <v>39</v>
       </c>
       <c r="C880">
         <v>0.6</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B881">
-        <v>39.7</v>
+        <v>38</v>
       </c>
       <c r="C881">
         <v>0.6</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" t="s">
         <v>787</v>
       </c>
       <c r="B882">
         <v>39.7</v>
       </c>
       <c r="C882">
         <v>0.6</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" t="s">
         <v>788</v>
       </c>
       <c r="B883">
-        <v>41.7</v>
+        <v>39.7</v>
       </c>
       <c r="C883">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" t="s">
         <v>789</v>
       </c>
       <c r="B884">
-        <v>43.5</v>
+        <v>39.7</v>
       </c>
       <c r="C884">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" t="s">
         <v>790</v>
       </c>
       <c r="B885">
-        <v>41</v>
+        <v>41.7</v>
       </c>
       <c r="C885">
         <v>0.9</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B886">
         <v>43.5</v>
       </c>
       <c r="C886">
         <v>0.9</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B887">
-        <v>43.5</v>
+        <v>41</v>
       </c>
       <c r="C887">
         <v>0.9</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" t="s">
         <v>792</v>
       </c>
       <c r="B888">
         <v>43.5</v>
       </c>
       <c r="C888">
         <v>0.9</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" t="s">
         <v>793</v>
       </c>
       <c r="B889">
         <v>43.5</v>
       </c>
       <c r="C889">
         <v>0.9</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" t="s">
         <v>794</v>
       </c>
       <c r="B890">
-        <v>43</v>
+        <v>43.5</v>
       </c>
       <c r="C890">
         <v>0.9</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B891">
-        <v>43.3</v>
+        <v>43.5</v>
       </c>
       <c r="C891">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B892">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C892">
         <v>0.9</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" t="s">
         <v>796</v>
       </c>
       <c r="B893">
-        <v>43</v>
+        <v>43.3</v>
       </c>
       <c r="C893">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B894">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C894">
         <v>0.9</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B895">
-        <v>43.5</v>
+        <v>39</v>
       </c>
       <c r="C895">
         <v>0.9</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B896">
         <v>43.5</v>
       </c>
       <c r="C896">
         <v>0.9</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B897">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C897">
         <v>0.9</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B898">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C898">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" t="s">
         <v>799</v>
       </c>
       <c r="B899">
-        <v>45.5</v>
+        <v>43.5</v>
       </c>
       <c r="C899">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" t="s">
         <v>800</v>
       </c>
       <c r="B900">
         <v>45</v>
       </c>
       <c r="C900">
         <v>1.2</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" t="s">
         <v>801</v>
       </c>
       <c r="B901">
-        <v>37</v>
+        <v>45.5</v>
       </c>
       <c r="C901">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" t="s">
         <v>802</v>
       </c>
       <c r="B902">
-        <v>42.4</v>
+        <v>45</v>
       </c>
       <c r="C902">
-        <v>0.64</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" t="s">
         <v>803</v>
       </c>
       <c r="B903">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C903">
         <v>0.3</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B904">
-        <v>41.2</v>
+        <v>42.4</v>
       </c>
       <c r="C904">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B905">
-        <v>46.8</v>
+        <v>41</v>
       </c>
       <c r="C905">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B906">
-        <v>46</v>
+        <v>41.2</v>
       </c>
       <c r="C906">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B907">
-        <v>46.3</v>
+        <v>46</v>
       </c>
       <c r="C907">
         <v>0.6</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" t="s">
         <v>806</v>
       </c>
       <c r="B908">
-        <v>35.2</v>
+        <v>46.8</v>
       </c>
       <c r="C908">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" t="s">
         <v>807</v>
       </c>
       <c r="B909">
-        <v>35.2</v>
+        <v>46.3</v>
       </c>
       <c r="C909">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" t="s">
         <v>808</v>
       </c>
       <c r="B910">
         <v>35.2</v>
       </c>
       <c r="C910">
         <v>0.3</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" t="s">
         <v>809</v>
       </c>
       <c r="B911">
-        <v>38.4</v>
+        <v>35.2</v>
       </c>
       <c r="C911">
         <v>0.3</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" t="s">
         <v>810</v>
       </c>
       <c r="B912">
-        <v>34</v>
+        <v>35.2</v>
       </c>
       <c r="C912">
         <v>0.3</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" t="s">
         <v>811</v>
       </c>
       <c r="B913">
-        <v>41.2</v>
+        <v>38.4</v>
       </c>
       <c r="C913">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" t="s">
         <v>812</v>
       </c>
       <c r="B914">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C914">
         <v>0.3</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" t="s">
         <v>813</v>
       </c>
       <c r="B915">
-        <v>35.5</v>
+        <v>41.2</v>
       </c>
       <c r="C915">
         <v>0.6</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" t="s">
         <v>814</v>
       </c>
       <c r="B916">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C916">
-        <v>1.5</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" t="s">
         <v>815</v>
       </c>
       <c r="B917">
-        <v>15.1</v>
+        <v>35.5</v>
       </c>
       <c r="C917">
-        <v>1.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" t="s">
         <v>816</v>
       </c>
       <c r="B918">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="C918">
-        <v>3.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" t="s">
         <v>817</v>
       </c>
       <c r="B919">
-        <v>41</v>
+        <v>15.1</v>
       </c>
       <c r="C919">
-        <v>3.6</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" t="s">
         <v>818</v>
       </c>
       <c r="B920">
-        <v>36.4</v>
+        <v>41</v>
       </c>
       <c r="C920">
-        <v>0.6</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" t="s">
         <v>819</v>
       </c>
       <c r="B921">
-        <v>43.2</v>
+        <v>41</v>
       </c>
       <c r="C921">
-        <v>3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" t="s">
         <v>820</v>
       </c>
       <c r="B922">
-        <v>43.2</v>
+        <v>36.4</v>
       </c>
       <c r="C922">
-        <v>3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" t="s">
         <v>821</v>
       </c>
       <c r="B923">
-        <v>46.4</v>
+        <v>43.2</v>
       </c>
       <c r="C923">
         <v>3</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" t="s">
         <v>822</v>
       </c>
       <c r="B924">
-        <v>46.4</v>
+        <v>43.2</v>
       </c>
       <c r="C924">
         <v>3</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" t="s">
         <v>823</v>
       </c>
       <c r="B925">
-        <v>43.1</v>
+        <v>46.4</v>
       </c>
       <c r="C925">
         <v>3</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" t="s">
         <v>824</v>
       </c>
       <c r="B926">
-        <v>36</v>
+        <v>46.4</v>
       </c>
       <c r="C926">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" t="s">
         <v>825</v>
       </c>
       <c r="B927">
-        <v>41.6</v>
+        <v>43.1</v>
       </c>
       <c r="C927">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" t="s">
         <v>826</v>
       </c>
       <c r="B928">
-        <v>43.1</v>
+        <v>36</v>
       </c>
       <c r="C928">
-        <v>3.7</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" t="s">
         <v>827</v>
       </c>
       <c r="B929">
-        <v>39</v>
+        <v>41.6</v>
       </c>
       <c r="C929">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" t="s">
         <v>828</v>
       </c>
       <c r="B930">
-        <v>40.4</v>
+        <v>43.1</v>
       </c>
       <c r="C930">
-        <v>0.6</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" t="s">
         <v>829</v>
       </c>
       <c r="B931">
-        <v>44.4</v>
+        <v>39</v>
       </c>
       <c r="C931">
         <v>0.6</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" t="s">
         <v>830</v>
       </c>
       <c r="B932">
-        <v>41.7</v>
+        <v>40.4</v>
       </c>
       <c r="C932">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" t="s">
         <v>831</v>
       </c>
       <c r="B933">
-        <v>44.6</v>
+        <v>44.4</v>
       </c>
       <c r="C933">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" t="s">
         <v>832</v>
       </c>
       <c r="B934">
-        <v>39.9</v>
+        <v>41.7</v>
       </c>
       <c r="C934">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" t="s">
         <v>833</v>
       </c>
       <c r="B935">
-        <v>45.2</v>
+        <v>44.6</v>
       </c>
       <c r="C935">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" t="s">
         <v>834</v>
       </c>
       <c r="B936">
-        <v>40.6</v>
+        <v>39.9</v>
       </c>
       <c r="C936">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" t="s">
         <v>835</v>
       </c>
       <c r="B937">
-        <v>40.4</v>
+        <v>45.2</v>
       </c>
       <c r="C937">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" t="s">
         <v>836</v>
       </c>
       <c r="B938">
-        <v>45.2</v>
+        <v>40.6</v>
       </c>
       <c r="C938">
         <v>0.6</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" t="s">
         <v>837</v>
       </c>
       <c r="B939">
-        <v>41.3</v>
+        <v>40.4</v>
       </c>
       <c r="C939">
-        <v>2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" t="s">
         <v>838</v>
       </c>
       <c r="B940">
-        <v>46</v>
+        <v>45.2</v>
       </c>
       <c r="C940">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" t="s">
         <v>839</v>
       </c>
       <c r="B941">
-        <v>37.5</v>
+        <v>41.3</v>
       </c>
       <c r="C941">
-        <v>0.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" t="s">
         <v>840</v>
       </c>
       <c r="B942">
-        <v>38.6</v>
+        <v>46</v>
       </c>
       <c r="C942">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" t="s">
         <v>841</v>
       </c>
       <c r="B943">
-        <v>38.6</v>
+        <v>37.5</v>
       </c>
       <c r="C943">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" t="s">
         <v>842</v>
       </c>
       <c r="B944">
         <v>38.6</v>
       </c>
       <c r="C944">
         <v>0.6</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" t="s">
         <v>843</v>
       </c>
       <c r="B945">
-        <v>41.3</v>
+        <v>38.6</v>
       </c>
       <c r="C945">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" t="s">
         <v>844</v>
       </c>
       <c r="B946">
-        <v>44.5</v>
+        <v>38.6</v>
       </c>
       <c r="C946">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" t="s">
         <v>845</v>
       </c>
       <c r="B947">
         <v>41.3</v>
       </c>
       <c r="C947">
         <v>1.2</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B948">
-        <v>41.3</v>
+        <v>44.5</v>
       </c>
       <c r="C948">
         <v>1.2</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B949">
-        <v>36.4</v>
+        <v>41.3</v>
       </c>
       <c r="C949">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B950">
-        <v>36.4</v>
+        <v>41.3</v>
       </c>
       <c r="C950">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B951">
-        <v>40.6</v>
+        <v>36.4</v>
       </c>
       <c r="C951">
-        <v>2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" t="s">
         <v>848</v>
       </c>
       <c r="B952">
-        <v>41.3</v>
+        <v>36.4</v>
       </c>
       <c r="C952">
-        <v>2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" t="s">
         <v>849</v>
       </c>
       <c r="B953">
-        <v>43.4</v>
+        <v>40.6</v>
       </c>
       <c r="C953">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" t="s">
         <v>850</v>
       </c>
       <c r="B954">
-        <v>35.3</v>
+        <v>41.3</v>
       </c>
       <c r="C954">
-        <v>0.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" t="s">
         <v>851</v>
       </c>
       <c r="B955">
-        <v>36.4</v>
+        <v>43.4</v>
       </c>
       <c r="C955">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" t="s">
         <v>852</v>
       </c>
       <c r="B956">
-        <v>39.5</v>
+        <v>35.3</v>
       </c>
       <c r="C956">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" t="s">
         <v>853</v>
       </c>
       <c r="B957">
-        <v>39.5</v>
+        <v>36.4</v>
       </c>
       <c r="C957">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" t="s">
         <v>854</v>
       </c>
       <c r="B958">
         <v>39.5</v>
       </c>
       <c r="C958">
         <v>1.8</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" t="s">
         <v>855</v>
       </c>
       <c r="B959">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C959">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" t="s">
         <v>856</v>
       </c>
       <c r="B960">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C960">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" t="s">
         <v>857</v>
       </c>
       <c r="B961">
         <v>42</v>
       </c>
       <c r="C961">
         <v>2.4</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" t="s">
         <v>858</v>
       </c>
       <c r="B962">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C962">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" t="s">
         <v>859</v>
       </c>
       <c r="B963">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C963">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" t="s">
         <v>860</v>
       </c>
       <c r="B964">
         <v>44</v>
       </c>
       <c r="C964">
         <v>3</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" t="s">
         <v>861</v>
       </c>
       <c r="B965">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C965">
         <v>3</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" t="s">
         <v>862</v>
       </c>
       <c r="B966">
-        <v>33.1</v>
+        <v>44</v>
       </c>
       <c r="C966">
-        <v>0.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" t="s">
         <v>863</v>
       </c>
       <c r="B967">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C967">
-        <v>0.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" t="s">
         <v>864</v>
       </c>
       <c r="B968">
-        <v>38</v>
+        <v>33.1</v>
       </c>
       <c r="C968">
         <v>0.3</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" t="s">
         <v>865</v>
       </c>
       <c r="B969">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C969">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" t="s">
         <v>866</v>
       </c>
       <c r="B970">
-        <v>41.6</v>
+        <v>38</v>
       </c>
       <c r="C970">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" t="s">
         <v>867</v>
       </c>
       <c r="B971">
-        <v>45.6</v>
+        <v>36</v>
       </c>
       <c r="C971">
-        <v>3.7</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" t="s">
         <v>868</v>
       </c>
       <c r="B972">
-        <v>34.5</v>
+        <v>41.6</v>
       </c>
       <c r="C972">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" t="s">
         <v>869</v>
       </c>
       <c r="B973">
-        <v>38</v>
+        <v>45.6</v>
       </c>
       <c r="C973">
-        <v>0.6</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" t="s">
         <v>870</v>
       </c>
       <c r="B974">
-        <v>38</v>
+        <v>34.5</v>
       </c>
       <c r="C974">
         <v>0.6</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" t="s">
         <v>871</v>
       </c>
       <c r="B975">
         <v>38</v>
       </c>
       <c r="C975">
         <v>0.6</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" t="s">
         <v>872</v>
       </c>
       <c r="B976">
-        <v>38.9</v>
+        <v>38</v>
       </c>
       <c r="C976">
         <v>0.6</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" t="s">
         <v>873</v>
       </c>
       <c r="B977">
-        <v>40.7</v>
+        <v>38</v>
       </c>
       <c r="C977">
         <v>0.6</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" t="s">
         <v>874</v>
       </c>
       <c r="B978">
-        <v>40.5</v>
+        <v>38.9</v>
       </c>
       <c r="C978">
         <v>0.6</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" t="s">
         <v>875</v>
       </c>
       <c r="B979">
-        <v>40.5</v>
+        <v>40.7</v>
       </c>
       <c r="C979">
         <v>0.6</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" t="s">
         <v>876</v>
       </c>
       <c r="B980">
-        <v>40.4</v>
+        <v>40.5</v>
       </c>
       <c r="C980">
         <v>0.6</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" t="s">
         <v>877</v>
       </c>
       <c r="B981">
-        <v>45.5</v>
+        <v>40.5</v>
       </c>
       <c r="C981">
-        <v>2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" t="s">
         <v>878</v>
       </c>
       <c r="B982">
-        <v>45.5</v>
+        <v>40.4</v>
       </c>
       <c r="C982">
-        <v>2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" t="s">
         <v>879</v>
       </c>
       <c r="B983">
-        <v>40.5</v>
+        <v>45.5</v>
       </c>
       <c r="C983">
-        <v>0.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" t="s">
         <v>880</v>
       </c>
       <c r="B984">
-        <v>37.6</v>
+        <v>45.5</v>
       </c>
       <c r="C984">
-        <v>0.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" t="s">
         <v>881</v>
       </c>
       <c r="B985">
-        <v>44.9</v>
+        <v>40.5</v>
       </c>
       <c r="C985">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" t="s">
         <v>882</v>
       </c>
       <c r="B986">
-        <v>40.4</v>
+        <v>37.6</v>
       </c>
       <c r="C986">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" t="s">
         <v>883</v>
       </c>
       <c r="B987">
-        <v>41</v>
+        <v>44.9</v>
       </c>
       <c r="C987">
         <v>1.2</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" t="s">
         <v>884</v>
       </c>
       <c r="B988">
-        <v>41</v>
+        <v>40.4</v>
       </c>
       <c r="C988">
         <v>1.2</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" t="s">
         <v>885</v>
       </c>
       <c r="B989">
         <v>41</v>
       </c>
       <c r="C989">
         <v>1.2</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" t="s">
         <v>886</v>
       </c>
       <c r="B990">
         <v>41</v>
       </c>
       <c r="C990">
         <v>1.2</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" t="s">
         <v>887</v>
       </c>
       <c r="B991">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C991">
         <v>1.2</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" t="s">
         <v>888</v>
       </c>
       <c r="B992">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C992">
         <v>1.2</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" t="s">
         <v>889</v>
       </c>
       <c r="B993">
-        <v>44.9</v>
+        <v>44</v>
       </c>
       <c r="C993">
         <v>1.2</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" t="s">
         <v>890</v>
       </c>
       <c r="B994">
-        <v>46.3</v>
+        <v>44</v>
       </c>
       <c r="C994">
         <v>1.2</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" t="s">
         <v>891</v>
       </c>
       <c r="B995">
-        <v>45.7</v>
+        <v>44.9</v>
       </c>
       <c r="C995">
         <v>1.2</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" t="s">
         <v>892</v>
       </c>
       <c r="B996">
-        <v>36</v>
+        <v>46.3</v>
       </c>
       <c r="C996">
         <v>1.2</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" t="s">
         <v>893</v>
       </c>
       <c r="B997">
-        <v>45.9</v>
+        <v>45.7</v>
       </c>
       <c r="C997">
         <v>1.2</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" t="s">
         <v>894</v>
       </c>
       <c r="B998">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C998">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" t="s">
         <v>895</v>
       </c>
       <c r="B999">
-        <v>45.2</v>
+        <v>45.9</v>
       </c>
       <c r="C999">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" t="s">
         <v>896</v>
       </c>
       <c r="B1000">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C1000">
         <v>1.8</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" t="s">
         <v>897</v>
       </c>
       <c r="B1001">
-        <v>34.6</v>
+        <v>45.2</v>
       </c>
       <c r="C1001">
         <v>1.8</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" t="s">
         <v>898</v>
       </c>
       <c r="B1002">
-        <v>39.8</v>
+        <v>48</v>
       </c>
       <c r="C1002">
         <v>1.8</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" t="s">
         <v>899</v>
       </c>
       <c r="B1003">
-        <v>39.5</v>
+        <v>34.6</v>
       </c>
       <c r="C1003">
         <v>1.8</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" t="s">
         <v>900</v>
       </c>
       <c r="B1004">
-        <v>40.5</v>
+        <v>39.8</v>
       </c>
       <c r="C1004">
         <v>1.8</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" t="s">
         <v>901</v>
       </c>
       <c r="B1005">
-        <v>36.4</v>
+        <v>39.5</v>
       </c>
       <c r="C1005">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" t="s">
         <v>902</v>
       </c>
       <c r="B1006">
-        <v>47.7</v>
+        <v>40.5</v>
       </c>
       <c r="C1006">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" t="s">
         <v>903</v>
       </c>
       <c r="B1007">
-        <v>47.7</v>
+        <v>36.4</v>
       </c>
       <c r="C1007">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" t="s">
         <v>904</v>
       </c>
       <c r="B1008">
-        <v>50.7</v>
+        <v>47.7</v>
       </c>
       <c r="C1008">
         <v>2.4</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" t="s">
         <v>905</v>
       </c>
       <c r="B1009">
-        <v>33.9</v>
+        <v>47.7</v>
       </c>
       <c r="C1009">
-        <v>0.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" t="s">
         <v>906</v>
       </c>
       <c r="B1010">
-        <v>43.4</v>
+        <v>50.7</v>
       </c>
       <c r="C1010">
-        <v>0.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" t="s">
         <v>907</v>
       </c>
       <c r="B1011">
-        <v>43.4</v>
+        <v>33.9</v>
       </c>
       <c r="C1011">
         <v>0.6</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" t="s">
         <v>908</v>
       </c>
       <c r="B1012">
         <v>43.4</v>
       </c>
       <c r="C1012">
         <v>0.6</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" t="s">
         <v>909</v>
       </c>
       <c r="B1013">
-        <v>35.5</v>
+        <v>43.4</v>
       </c>
       <c r="C1013">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" t="s">
         <v>910</v>
       </c>
       <c r="B1014">
-        <v>42.8</v>
+        <v>43.4</v>
       </c>
       <c r="C1014">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" t="s">
         <v>911</v>
       </c>
       <c r="B1015">
-        <v>41.3</v>
+        <v>35.5</v>
       </c>
       <c r="C1015">
         <v>1.2</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" t="s">
         <v>912</v>
       </c>
       <c r="B1016">
-        <v>41.3</v>
+        <v>42.8</v>
       </c>
       <c r="C1016">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" t="s">
         <v>913</v>
       </c>
       <c r="B1017">
         <v>41.3</v>
       </c>
       <c r="C1017">
         <v>1.2</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" t="s">
         <v>914</v>
       </c>
       <c r="B1018">
         <v>41.3</v>
       </c>
       <c r="C1018">
         <v>1.2</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" t="s">
         <v>915</v>
       </c>
       <c r="B1019">
-        <v>36.5</v>
+        <v>41.3</v>
       </c>
       <c r="C1019">
         <v>1.2</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" t="s">
         <v>916</v>
       </c>
       <c r="B1020">
-        <v>36.5</v>
+        <v>41.3</v>
       </c>
       <c r="C1020">
         <v>1.2</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" t="s">
         <v>917</v>
       </c>
       <c r="B1021">
-        <v>36.8</v>
+        <v>36.5</v>
       </c>
       <c r="C1021">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" t="s">
         <v>918</v>
       </c>
       <c r="B1022">
-        <v>40</v>
+        <v>36.5</v>
       </c>
       <c r="C1022">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" t="s">
         <v>919</v>
       </c>
       <c r="B1023">
-        <v>40</v>
+        <v>36.8</v>
       </c>
       <c r="C1023">
-        <v>1.8</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" t="s">
         <v>920</v>
       </c>
       <c r="B1024">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C1024">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" t="s">
         <v>921</v>
       </c>
       <c r="B1025">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C1025">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" t="s">
         <v>922</v>
       </c>
       <c r="B1026">
         <v>35</v>
       </c>
       <c r="C1026">
         <v>1.2</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" t="s">
         <v>923</v>
       </c>
       <c r="B1027">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C1027">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" t="s">
         <v>924</v>
       </c>
       <c r="B1028">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C1028">
-        <v>0.24</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" t="s">
         <v>925</v>
       </c>
       <c r="B1029">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C1029">
         <v>0.3</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" t="s">
         <v>926</v>
       </c>
       <c r="B1030">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C1030">
-        <v>0.9</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" t="s">
         <v>927</v>
       </c>
       <c r="B1031">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C1031">
         <v>0.3</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" t="s">
         <v>928</v>
       </c>
       <c r="B1032">
-        <v>34.7</v>
+        <v>28</v>
       </c>
       <c r="C1032">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" t="s">
         <v>929</v>
       </c>
       <c r="B1033">
-        <v>39.2</v>
+        <v>34</v>
       </c>
       <c r="C1033">
         <v>0.3</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" t="s">
         <v>930</v>
       </c>
       <c r="B1034">
-        <v>36.2</v>
+        <v>34.7</v>
       </c>
       <c r="C1034">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" t="s">
         <v>931</v>
       </c>
       <c r="B1035">
-        <v>34.7</v>
+        <v>39.2</v>
       </c>
       <c r="C1035">
         <v>0.3</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" t="s">
         <v>932</v>
       </c>
       <c r="B1036">
-        <v>50</v>
+        <v>36.2</v>
       </c>
       <c r="C1036">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" t="s">
         <v>933</v>
       </c>
       <c r="B1037">
-        <v>39.5</v>
+        <v>34.7</v>
       </c>
       <c r="C1037">
-        <v>1.8</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" t="s">
         <v>934</v>
       </c>
       <c r="B1038">
-        <v>38.8</v>
+        <v>50</v>
       </c>
       <c r="C1038">
-        <v>3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" t="s">
         <v>935</v>
       </c>
       <c r="B1039">
-        <v>42.8</v>
+        <v>39.5</v>
       </c>
       <c r="C1039">
-        <v>3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" t="s">
         <v>936</v>
       </c>
       <c r="B1040">
-        <v>42.8</v>
+        <v>38.8</v>
       </c>
       <c r="C1040">
         <v>3</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" t="s">
         <v>937</v>
       </c>
       <c r="B1041">
-        <v>48.8</v>
+        <v>42.8</v>
       </c>
       <c r="C1041">
         <v>3</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" t="s">
         <v>938</v>
       </c>
       <c r="B1042">
-        <v>44.6</v>
+        <v>42.8</v>
       </c>
       <c r="C1042">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" t="s">
         <v>939</v>
       </c>
       <c r="B1043">
-        <v>36</v>
+        <v>48.8</v>
       </c>
       <c r="C1043">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" t="s">
         <v>940</v>
       </c>
       <c r="B1044">
-        <v>40.4</v>
+        <v>44.6</v>
       </c>
       <c r="C1044">
         <v>1.2</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B1045">
-        <v>40.3</v>
+        <v>36</v>
       </c>
       <c r="C1045">
         <v>1.2</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B1046">
-        <v>41</v>
+        <v>40.4</v>
       </c>
       <c r="C1046">
         <v>1.2</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" t="s">
         <v>942</v>
       </c>
       <c r="B1047">
-        <v>34.8</v>
+        <v>40.3</v>
       </c>
       <c r="C1047">
         <v>1.2</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" t="s">
         <v>943</v>
       </c>
       <c r="B1048">
-        <v>35.9</v>
+        <v>41</v>
       </c>
       <c r="C1048">
         <v>1.2</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" t="s">
         <v>944</v>
       </c>
       <c r="B1049">
-        <v>35.9</v>
+        <v>34.8</v>
       </c>
       <c r="C1049">
         <v>1.2</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" t="s">
         <v>945</v>
       </c>
       <c r="B1050">
-        <v>44</v>
+        <v>35.9</v>
       </c>
       <c r="C1050">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" t="s">
         <v>946</v>
       </c>
       <c r="B1051">
-        <v>45.1</v>
+        <v>35.9</v>
       </c>
       <c r="C1051">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" t="s">
         <v>947</v>
       </c>
       <c r="B1052">
-        <v>45.1</v>
+        <v>44</v>
       </c>
       <c r="C1052">
         <v>1.8</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" t="s">
         <v>948</v>
       </c>
       <c r="B1053">
-        <v>39.5</v>
+        <v>45.1</v>
       </c>
       <c r="C1053">
         <v>1.8</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" t="s">
         <v>949</v>
       </c>
       <c r="B1054">
-        <v>47.7</v>
+        <v>45.1</v>
       </c>
       <c r="C1054">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" t="s">
         <v>950</v>
       </c>
       <c r="B1055">
-        <v>37.1</v>
+        <v>39.5</v>
       </c>
       <c r="C1055">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" t="s">
         <v>951</v>
       </c>
       <c r="B1056">
-        <v>36.8</v>
+        <v>47.7</v>
       </c>
       <c r="C1056">
         <v>2.4</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" t="s">
         <v>952</v>
       </c>
       <c r="B1057">
-        <v>42</v>
+        <v>37.1</v>
       </c>
       <c r="C1057">
         <v>2.4</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" t="s">
         <v>953</v>
       </c>
       <c r="B1058">
-        <v>48.8</v>
+        <v>36.8</v>
       </c>
       <c r="C1058">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" t="s">
         <v>954</v>
       </c>
       <c r="B1059">
-        <v>41.6</v>
+        <v>42</v>
       </c>
       <c r="C1059">
-        <v>1.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" t="s">
         <v>955</v>
       </c>
       <c r="B1060">
-        <v>44.4</v>
+        <v>48.8</v>
       </c>
       <c r="C1060">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" t="s">
         <v>956</v>
       </c>
       <c r="B1061">
-        <v>44.4</v>
+        <v>41.6</v>
       </c>
       <c r="C1061">
         <v>1.2</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" t="s">
         <v>957</v>
       </c>
       <c r="B1062">
-        <v>45.1</v>
+        <v>44.4</v>
       </c>
       <c r="C1062">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" t="s">
         <v>958</v>
       </c>
       <c r="B1063">
-        <v>48</v>
+        <v>44.4</v>
       </c>
       <c r="C1063">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B1064">
-        <v>44.4</v>
+        <v>45.1</v>
       </c>
       <c r="C1064">
         <v>1.8</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B1065">
-        <v>47.6</v>
+        <v>48</v>
       </c>
       <c r="C1065">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" t="s">
         <v>960</v>
       </c>
       <c r="B1066">
         <v>44.4</v>
       </c>
       <c r="C1066">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" t="s">
         <v>961</v>
       </c>
       <c r="B1067">
-        <v>48</v>
+        <v>47.6</v>
       </c>
       <c r="C1067">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" t="s">
         <v>962</v>
       </c>
       <c r="B1068">
-        <v>38</v>
+        <v>44.4</v>
       </c>
       <c r="C1068">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" t="s">
         <v>963</v>
       </c>
       <c r="B1069">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C1069">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" t="s">
         <v>964</v>
       </c>
       <c r="B1070">
-        <v>34.7</v>
+        <v>38</v>
       </c>
       <c r="C1070">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" t="s">
         <v>965</v>
       </c>
       <c r="B1071">
-        <v>38.2</v>
+        <v>43</v>
       </c>
       <c r="C1071">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" t="s">
         <v>966</v>
       </c>
       <c r="B1072">
-        <v>38.2</v>
+        <v>34.7</v>
       </c>
       <c r="C1072">
         <v>1.8</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" t="s">
         <v>967</v>
       </c>
       <c r="B1073">
-        <v>41.1</v>
+        <v>38.2</v>
       </c>
       <c r="C1073">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" t="s">
         <v>968</v>
       </c>
       <c r="B1074">
-        <v>38.8</v>
+        <v>38.2</v>
       </c>
       <c r="C1074">
-        <v>3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" t="s">
         <v>969</v>
       </c>
       <c r="B1075">
-        <v>42.8</v>
+        <v>41.1</v>
       </c>
       <c r="C1075">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" t="s">
         <v>970</v>
       </c>
       <c r="B1076">
-        <v>43.5</v>
+        <v>38.8</v>
       </c>
       <c r="C1076">
-        <v>0.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" t="s">
         <v>971</v>
       </c>
       <c r="B1077">
-        <v>44.3</v>
+        <v>42.8</v>
       </c>
       <c r="C1077">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" t="s">
         <v>972</v>
       </c>
       <c r="B1078">
-        <v>41</v>
+        <v>43.5</v>
       </c>
       <c r="C1078">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" t="s">
         <v>973</v>
       </c>
       <c r="B1079">
-        <v>29</v>
+        <v>44.3</v>
       </c>
       <c r="C1079">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" t="s">
         <v>974</v>
       </c>
       <c r="B1080">
-        <v>35.5</v>
+        <v>41</v>
       </c>
       <c r="C1080">
-        <v>0.65</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B1081">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C1081">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B1082">
-        <v>34.8</v>
+        <v>35.5</v>
       </c>
       <c r="C1082">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" t="s">
         <v>976</v>
       </c>
       <c r="B1083">
-        <v>38.6</v>
+        <v>35</v>
       </c>
       <c r="C1083">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" t="s">
         <v>977</v>
       </c>
       <c r="B1084">
-        <v>37.5</v>
+        <v>34.8</v>
       </c>
       <c r="C1084">
-        <v>0.9</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" t="s">
         <v>978</v>
       </c>
       <c r="B1085">
         <v>38.6</v>
       </c>
       <c r="C1085">
-        <v>0.6</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B1086">
-        <v>38.6</v>
+        <v>37.5</v>
       </c>
       <c r="C1086">
-        <v>0.68</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B1087">
-        <v>40</v>
+        <v>38.6</v>
       </c>
       <c r="C1087">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B1088">
-        <v>38</v>
+        <v>38.6</v>
       </c>
       <c r="C1088">
-        <v>0.6</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B1089">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C1089">
         <v>0.68</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B1090">
-        <v>38.6</v>
+        <v>38</v>
       </c>
       <c r="C1090">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B1091">
-        <v>42.5</v>
+        <v>38</v>
       </c>
       <c r="C1091">
-        <v>0.9</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" t="s">
         <v>981</v>
       </c>
       <c r="B1092">
-        <v>42</v>
+        <v>38.6</v>
       </c>
       <c r="C1092">
-        <v>0.9</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" t="s">
         <v>982</v>
       </c>
       <c r="B1093">
-        <v>44</v>
+        <v>42.5</v>
       </c>
       <c r="C1093">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" t="s">
         <v>983</v>
       </c>
       <c r="B1094">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="C1094">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B1095">
-        <v>30.5</v>
+        <v>44</v>
       </c>
       <c r="C1095">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B1096">
-        <v>35.1</v>
+        <v>28</v>
       </c>
       <c r="C1096">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B1097">
-        <v>34.5</v>
+        <v>30.5</v>
       </c>
       <c r="C1097">
         <v>0.4</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B1098">
-        <v>34</v>
+        <v>35.1</v>
       </c>
       <c r="C1098">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" t="s">
         <v>986</v>
       </c>
       <c r="B1099">
-        <v>34</v>
+        <v>34.5</v>
       </c>
       <c r="C1099">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B1100">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C1100">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B1101">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C1101">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" t="s">
         <v>988</v>
       </c>
       <c r="B1102">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C1102">
-        <v>0.9</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" t="s">
         <v>989</v>
       </c>
       <c r="B1103">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C1103">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" t="s">
         <v>990</v>
       </c>
       <c r="B1104">
-        <v>33.6</v>
+        <v>41</v>
       </c>
       <c r="C1104">
-        <v>0.68</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" t="s">
         <v>991</v>
       </c>
       <c r="B1105">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C1105">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" t="s">
         <v>992</v>
       </c>
       <c r="B1106">
-        <v>41</v>
+        <v>33.6</v>
       </c>
       <c r="C1106">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" t="s">
         <v>993</v>
       </c>
       <c r="B1107">
-        <v>40.5</v>
+        <v>37</v>
       </c>
       <c r="C1107">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" t="s">
         <v>994</v>
       </c>
       <c r="B1108">
-        <v>43.5</v>
+        <v>41</v>
       </c>
       <c r="C1108">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" t="s">
         <v>995</v>
       </c>
       <c r="B1109">
-        <v>35</v>
+        <v>40.5</v>
       </c>
       <c r="C1109">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" t="s">
         <v>996</v>
       </c>
       <c r="B1110">
-        <v>23.4</v>
+        <v>43.5</v>
       </c>
       <c r="C1110">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B1111">
-        <v>23.4</v>
+        <v>35</v>
       </c>
       <c r="C1111">
-        <v>1.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B1112">
-        <v>36.5</v>
+        <v>23.4</v>
       </c>
       <c r="C1112">
-        <v>0.65</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" t="s">
         <v>998</v>
       </c>
       <c r="B1113">
-        <v>42.5</v>
+        <v>23.4</v>
       </c>
       <c r="C1113">
         <v>1.2</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" t="s">
         <v>999</v>
       </c>
       <c r="B1114">
-        <v>45.5</v>
+        <v>36.5</v>
       </c>
       <c r="C1114">
-        <v>1.2</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" t="s">
         <v>1000</v>
       </c>
       <c r="B1115">
-        <v>42</v>
+        <v>42.5</v>
       </c>
       <c r="C1115">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" t="s">
         <v>1001</v>
       </c>
       <c r="B1116">
-        <v>33.7</v>
+        <v>45.5</v>
       </c>
       <c r="C1116">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" t="s">
         <v>1002</v>
       </c>
       <c r="B1117">
-        <v>39.2</v>
+        <v>42</v>
       </c>
       <c r="C1117">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B1118">
-        <v>39.7</v>
+        <v>33.7</v>
       </c>
       <c r="C1118">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B1119">
-        <v>43.5</v>
+        <v>39.2</v>
       </c>
       <c r="C1119">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" t="s">
         <v>1004</v>
       </c>
       <c r="B1120">
-        <v>38</v>
+        <v>39.7</v>
       </c>
       <c r="C1120">
         <v>0.6</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" t="s">
         <v>1005</v>
       </c>
       <c r="B1121">
-        <v>43.8</v>
+        <v>43.5</v>
       </c>
       <c r="C1121">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" t="s">
         <v>1006</v>
       </c>
       <c r="B1122">
-        <v>43.8</v>
+        <v>38</v>
       </c>
       <c r="C1122">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" t="s">
         <v>1007</v>
       </c>
       <c r="B1123">
         <v>43.8</v>
       </c>
       <c r="C1123">
         <v>1.8</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" t="s">
         <v>1008</v>
       </c>
       <c r="B1124">
-        <v>36.9</v>
+        <v>43.8</v>
       </c>
       <c r="C1124">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" t="s">
         <v>1009</v>
       </c>
       <c r="B1125">
-        <v>35</v>
+        <v>43.8</v>
       </c>
       <c r="C1125">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" t="s">
         <v>1010</v>
       </c>
       <c r="B1126">
-        <v>35</v>
+        <v>36.9</v>
       </c>
       <c r="C1126">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" t="s">
         <v>1011</v>
       </c>
       <c r="B1127">
         <v>35</v>
       </c>
       <c r="C1127">
         <v>0.6</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" t="s">
         <v>1012</v>
       </c>
       <c r="B1128">
-        <v>36.8</v>
+        <v>35</v>
       </c>
       <c r="C1128">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" t="s">
         <v>1013</v>
       </c>
       <c r="B1129">
-        <v>37.6</v>
+        <v>35</v>
       </c>
       <c r="C1129">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" t="s">
         <v>1014</v>
       </c>
       <c r="B1130">
-        <v>37.6</v>
+        <v>36.8</v>
       </c>
       <c r="C1130">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" t="s">
         <v>1015</v>
       </c>
       <c r="B1131">
         <v>37.6</v>
       </c>
       <c r="C1131">
         <v>0.9</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" t="s">
         <v>1016</v>
       </c>
       <c r="B1132">
-        <v>48</v>
+        <v>37.6</v>
       </c>
       <c r="C1132">
-        <v>3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" t="s">
         <v>1017</v>
       </c>
       <c r="B1133">
-        <v>48</v>
+        <v>37.6</v>
       </c>
       <c r="C1133">
-        <v>3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" t="s">
         <v>1018</v>
       </c>
       <c r="B1134">
         <v>48</v>
       </c>
       <c r="C1134">
         <v>3</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" t="s">
         <v>1019</v>
       </c>
       <c r="B1135">
-        <v>34.8</v>
+        <v>48</v>
       </c>
       <c r="C1135">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" t="s">
         <v>1020</v>
       </c>
       <c r="B1136">
-        <v>34.8</v>
+        <v>48</v>
       </c>
       <c r="C1136">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" t="s">
         <v>1021</v>
       </c>
       <c r="B1137">
         <v>34.8</v>
       </c>
       <c r="C1137">
         <v>0.6</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" t="s">
         <v>1022</v>
       </c>
       <c r="B1138">
-        <v>37.5</v>
+        <v>34.8</v>
       </c>
       <c r="C1138">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" t="s">
         <v>1023</v>
       </c>
       <c r="B1139">
-        <v>37.5</v>
+        <v>34.8</v>
       </c>
       <c r="C1139">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" t="s">
         <v>1024</v>
       </c>
       <c r="B1140">
-        <v>40.4</v>
+        <v>37.5</v>
       </c>
       <c r="C1140">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" t="s">
         <v>1025</v>
       </c>
       <c r="B1141">
-        <v>40.4</v>
+        <v>37.5</v>
       </c>
       <c r="C1141">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" t="s">
         <v>1026</v>
       </c>
       <c r="B1142">
         <v>40.4</v>
       </c>
       <c r="C1142">
         <v>1.2</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" t="s">
         <v>1027</v>
       </c>
       <c r="B1143">
         <v>40.4</v>
       </c>
       <c r="C1143">
         <v>1.2</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
@@ -19690,11835 +19696,11835 @@
         <v>1028</v>
       </c>
       <c r="B1144">
         <v>40.4</v>
       </c>
       <c r="C1144">
         <v>1.2</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" t="s">
         <v>1029</v>
       </c>
       <c r="B1145">
         <v>40.4</v>
       </c>
       <c r="C1145">
         <v>1.2</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" t="s">
         <v>1030</v>
       </c>
       <c r="B1146">
-        <v>43.6</v>
+        <v>40.4</v>
       </c>
       <c r="C1146">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" t="s">
         <v>1031</v>
       </c>
       <c r="B1147">
-        <v>43.6</v>
+        <v>40.4</v>
       </c>
       <c r="C1147">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" t="s">
         <v>1032</v>
       </c>
       <c r="B1148">
         <v>43.6</v>
       </c>
       <c r="C1148">
         <v>1.8</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" t="s">
         <v>1033</v>
       </c>
       <c r="B1149">
-        <v>40</v>
+        <v>43.6</v>
       </c>
       <c r="C1149">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" t="s">
         <v>1034</v>
       </c>
       <c r="B1150">
-        <v>39.2</v>
+        <v>43.6</v>
       </c>
       <c r="C1150">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" t="s">
         <v>1035</v>
       </c>
       <c r="B1151">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C1151">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" t="s">
         <v>1036</v>
       </c>
       <c r="B1152">
-        <v>40</v>
+        <v>39.2</v>
       </c>
       <c r="C1152">
         <v>0.6</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" t="s">
         <v>1037</v>
       </c>
       <c r="B1153">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C1153">
         <v>0.3</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" t="s">
         <v>1038</v>
       </c>
       <c r="B1154">
         <v>40</v>
       </c>
       <c r="C1154">
         <v>0.6</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" t="s">
         <v>1039</v>
       </c>
       <c r="B1155">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C1155">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" t="s">
         <v>1040</v>
       </c>
       <c r="B1156">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C1156">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" t="s">
         <v>1041</v>
       </c>
       <c r="B1157">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C1157">
         <v>0.6</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" t="s">
         <v>1042</v>
       </c>
       <c r="B1158">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C1158">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" t="s">
         <v>1043</v>
       </c>
       <c r="B1159">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C1159">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" t="s">
         <v>1044</v>
       </c>
       <c r="B1160">
-        <v>39.2</v>
+        <v>42</v>
       </c>
       <c r="C1160">
-        <v>3.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" t="s">
         <v>1045</v>
       </c>
       <c r="B1161">
-        <v>41.1</v>
+        <v>36</v>
       </c>
       <c r="C1161">
-        <v>4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" t="s">
         <v>1046</v>
       </c>
       <c r="B1162">
         <v>39.2</v>
       </c>
       <c r="C1162">
         <v>3.3</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" t="s">
         <v>1047</v>
       </c>
       <c r="B1163">
-        <v>40</v>
+        <v>41.1</v>
       </c>
       <c r="C1163">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" t="s">
         <v>1048</v>
       </c>
       <c r="B1164">
-        <v>44.1</v>
+        <v>39.2</v>
       </c>
       <c r="C1164">
         <v>3.3</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" t="s">
         <v>1049</v>
       </c>
       <c r="B1165">
-        <v>38.7</v>
+        <v>40</v>
       </c>
       <c r="C1165">
         <v>2</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" t="s">
         <v>1050</v>
       </c>
       <c r="B1166">
-        <v>41</v>
+        <v>44.1</v>
       </c>
       <c r="C1166">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" t="s">
         <v>1051</v>
       </c>
       <c r="B1167">
-        <v>44.7</v>
+        <v>38.7</v>
       </c>
       <c r="C1167">
-        <v>3.7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" t="s">
         <v>1052</v>
       </c>
       <c r="B1168">
         <v>41</v>
       </c>
       <c r="C1168">
         <v>3.6</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" t="s">
         <v>1053</v>
       </c>
       <c r="B1169">
-        <v>43.2</v>
+        <v>44.7</v>
       </c>
       <c r="C1169">
-        <v>3</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" t="s">
         <v>1054</v>
       </c>
       <c r="B1170">
-        <v>44.8</v>
+        <v>41</v>
       </c>
       <c r="C1170">
-        <v>3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" t="s">
         <v>1055</v>
       </c>
       <c r="B1171">
         <v>43.2</v>
       </c>
       <c r="C1171">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" t="s">
         <v>1056</v>
       </c>
       <c r="B1172">
-        <v>37.5</v>
+        <v>44.8</v>
       </c>
       <c r="C1172">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" t="s">
         <v>1057</v>
       </c>
       <c r="B1173">
         <v>43.2</v>
       </c>
       <c r="C1173">
         <v>1.2</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" t="s">
         <v>1058</v>
       </c>
       <c r="B1174">
-        <v>37</v>
+        <v>37.5</v>
       </c>
       <c r="C1174">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" t="s">
         <v>1059</v>
       </c>
       <c r="B1175">
-        <v>41</v>
+        <v>43.2</v>
       </c>
       <c r="C1175">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" t="s">
         <v>1060</v>
       </c>
       <c r="B1176">
-        <v>47.1</v>
+        <v>37</v>
       </c>
       <c r="C1176">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" t="s">
         <v>1061</v>
       </c>
       <c r="B1177">
-        <v>40.6</v>
+        <v>41</v>
       </c>
       <c r="C1177">
         <v>2</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" t="s">
         <v>1062</v>
       </c>
       <c r="B1178">
-        <v>44.9</v>
+        <v>47.1</v>
       </c>
       <c r="C1178">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" t="s">
         <v>1063</v>
       </c>
       <c r="B1179">
-        <v>44.8</v>
+        <v>40.6</v>
       </c>
       <c r="C1179">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" t="s">
         <v>1064</v>
       </c>
       <c r="B1180">
-        <v>40</v>
+        <v>44.9</v>
       </c>
       <c r="C1180">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" t="s">
         <v>1065</v>
       </c>
       <c r="B1181">
-        <v>42.3</v>
+        <v>44.8</v>
       </c>
       <c r="C1181">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" t="s">
         <v>1066</v>
       </c>
       <c r="B1182">
-        <v>43.2</v>
+        <v>40</v>
       </c>
       <c r="C1182">
-        <v>1.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" t="s">
         <v>1067</v>
       </c>
       <c r="B1183">
-        <v>36.5</v>
+        <v>42.3</v>
       </c>
       <c r="C1183">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" t="s">
         <v>1068</v>
       </c>
       <c r="B1184">
-        <v>37</v>
+        <v>43.2</v>
       </c>
       <c r="C1184">
         <v>1.2</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" t="s">
         <v>1069</v>
       </c>
       <c r="B1185">
         <v>36.5</v>
       </c>
       <c r="C1185">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" t="s">
         <v>1070</v>
       </c>
       <c r="B1186">
-        <v>46.1</v>
+        <v>37</v>
       </c>
       <c r="C1186">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" t="s">
         <v>1071</v>
       </c>
       <c r="B1187">
-        <v>35.8</v>
+        <v>36.5</v>
       </c>
       <c r="C1187">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" t="s">
         <v>1072</v>
       </c>
       <c r="B1188">
-        <v>42.3</v>
+        <v>46.1</v>
       </c>
       <c r="C1188">
-        <v>1.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" t="s">
         <v>1073</v>
       </c>
       <c r="B1189">
-        <v>37</v>
+        <v>35.8</v>
       </c>
       <c r="C1189">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" t="s">
         <v>1074</v>
       </c>
       <c r="B1190">
-        <v>37</v>
+        <v>42.3</v>
       </c>
       <c r="C1190">
         <v>1.2</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" t="s">
         <v>1075</v>
       </c>
       <c r="B1191">
-        <v>41.5</v>
+        <v>37</v>
       </c>
       <c r="C1191">
         <v>1.2</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" t="s">
         <v>1076</v>
       </c>
       <c r="B1192">
-        <v>40.6</v>
+        <v>37</v>
       </c>
       <c r="C1192">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" t="s">
         <v>1077</v>
       </c>
       <c r="B1193">
-        <v>37.5</v>
+        <v>41.5</v>
       </c>
       <c r="C1193">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" t="s">
         <v>1078</v>
       </c>
       <c r="B1194">
-        <v>37.5</v>
+        <v>40.6</v>
       </c>
       <c r="C1194">
-        <v>0.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" t="s">
         <v>1079</v>
       </c>
       <c r="B1195">
-        <v>40.6</v>
+        <v>37.5</v>
       </c>
       <c r="C1195">
-        <v>2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" t="s">
         <v>1080</v>
       </c>
       <c r="B1196">
-        <v>37</v>
+        <v>37.5</v>
       </c>
       <c r="C1196">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" t="s">
         <v>1081</v>
       </c>
       <c r="B1197">
-        <v>39.7</v>
+        <v>40.6</v>
       </c>
       <c r="C1197">
         <v>2</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" t="s">
         <v>1082</v>
       </c>
       <c r="B1198">
-        <v>20.3</v>
+        <v>37</v>
       </c>
       <c r="C1198">
         <v>1.2</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" t="s">
         <v>1083</v>
       </c>
       <c r="B1199">
-        <v>40</v>
+        <v>39.7</v>
       </c>
       <c r="C1199">
-        <v>0.99</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" t="s">
         <v>1084</v>
       </c>
       <c r="B1200">
-        <v>41</v>
+        <v>20.3</v>
       </c>
       <c r="C1200">
-        <v>0.99</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" t="s">
         <v>1085</v>
       </c>
       <c r="B1201">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C1201">
-        <v>0.3</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" t="s">
         <v>1086</v>
       </c>
       <c r="B1202">
-        <v>44.8</v>
+        <v>41</v>
       </c>
       <c r="C1202">
         <v>0.99</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" t="s">
         <v>1087</v>
       </c>
       <c r="B1203">
-        <v>38.5</v>
+        <v>35</v>
       </c>
       <c r="C1203">
         <v>0.3</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B1204">
-        <v>37</v>
+        <v>44.8</v>
       </c>
       <c r="C1204">
-        <v>0.3</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B1205">
-        <v>43.5</v>
+        <v>38.5</v>
       </c>
       <c r="C1205">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" t="s">
         <v>1089</v>
       </c>
       <c r="B1206">
-        <v>42.3</v>
+        <v>37</v>
       </c>
       <c r="C1206">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" t="s">
         <v>1090</v>
       </c>
       <c r="B1207">
-        <v>47.6</v>
+        <v>43.5</v>
       </c>
       <c r="C1207">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" t="s">
         <v>1091</v>
       </c>
       <c r="B1208">
-        <v>30.5</v>
+        <v>42.3</v>
       </c>
       <c r="C1208">
-        <v>3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" t="s">
         <v>1092</v>
       </c>
       <c r="B1209">
-        <v>39.34</v>
+        <v>47.6</v>
       </c>
       <c r="C1209">
-        <v>1.14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" t="s">
         <v>1093</v>
       </c>
       <c r="B1210">
-        <v>34.5</v>
+        <v>30.5</v>
       </c>
       <c r="C1210">
-        <v>0.65</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" t="s">
         <v>1094</v>
       </c>
       <c r="B1211">
-        <v>37.5</v>
+        <v>39.34</v>
       </c>
       <c r="C1211">
-        <v>0.9</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" t="s">
         <v>1095</v>
       </c>
       <c r="B1212">
-        <v>41.3</v>
+        <v>34.5</v>
       </c>
       <c r="C1212">
-        <v>1.15</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" t="s">
         <v>1096</v>
       </c>
       <c r="B1213">
-        <v>30.2</v>
+        <v>37.5</v>
       </c>
       <c r="C1213">
-        <v>0.39</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" t="s">
         <v>1097</v>
       </c>
       <c r="B1214">
-        <v>36.1</v>
+        <v>41.3</v>
       </c>
       <c r="C1214">
-        <v>0.65</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" t="s">
         <v>1098</v>
       </c>
       <c r="B1215">
-        <v>39</v>
+        <v>30.2</v>
       </c>
       <c r="C1215">
-        <v>0.9</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" t="s">
         <v>1099</v>
       </c>
       <c r="B1216">
-        <v>39.3</v>
+        <v>36.1</v>
       </c>
       <c r="C1216">
-        <v>1.15</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" t="s">
         <v>1100</v>
       </c>
       <c r="B1217">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C1217">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" t="s">
         <v>1101</v>
       </c>
       <c r="B1218">
-        <v>44.3</v>
+        <v>39.3</v>
       </c>
       <c r="C1218">
-        <v>1.2</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" t="s">
         <v>1102</v>
       </c>
       <c r="B1219">
-        <v>44.3</v>
+        <v>40</v>
       </c>
       <c r="C1219">
         <v>1.2</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" t="s">
         <v>1103</v>
       </c>
       <c r="B1220">
-        <v>29</v>
+        <v>44.3</v>
       </c>
       <c r="C1220">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" t="s">
         <v>1104</v>
       </c>
       <c r="B1221">
-        <v>34.6</v>
+        <v>44.3</v>
       </c>
       <c r="C1221">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" t="s">
         <v>1105</v>
       </c>
       <c r="B1222">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C1222">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" t="s">
         <v>1106</v>
       </c>
       <c r="B1223">
-        <v>39.1</v>
+        <v>34.6</v>
       </c>
       <c r="C1223">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" t="s">
         <v>1107</v>
       </c>
       <c r="B1224">
-        <v>34.5</v>
+        <v>38</v>
       </c>
       <c r="C1224">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" t="s">
         <v>1108</v>
       </c>
       <c r="B1225">
-        <v>41.5</v>
+        <v>39.1</v>
       </c>
       <c r="C1225">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" t="s">
         <v>1109</v>
       </c>
       <c r="B1226">
-        <v>30.2</v>
+        <v>34.5</v>
       </c>
       <c r="C1226">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" t="s">
         <v>1110</v>
       </c>
       <c r="B1227">
-        <v>35.8</v>
+        <v>41.5</v>
       </c>
       <c r="C1227">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" t="s">
         <v>1111</v>
       </c>
       <c r="B1228">
-        <v>32.1</v>
+        <v>30.2</v>
       </c>
       <c r="C1228">
         <v>0.3</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" t="s">
         <v>1112</v>
       </c>
       <c r="B1229">
-        <v>36.4</v>
+        <v>35.8</v>
       </c>
       <c r="C1229">
         <v>0.6</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" t="s">
         <v>1113</v>
       </c>
       <c r="B1230">
-        <v>41</v>
+        <v>32.1</v>
       </c>
       <c r="C1230">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" t="s">
         <v>1114</v>
       </c>
       <c r="B1231">
-        <v>44.3</v>
+        <v>36.4</v>
       </c>
       <c r="C1231">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" t="s">
         <v>1115</v>
       </c>
       <c r="B1232">
-        <v>32.9</v>
+        <v>41</v>
       </c>
       <c r="C1232">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" t="s">
         <v>1116</v>
       </c>
       <c r="B1233">
-        <v>38.3</v>
+        <v>44.3</v>
       </c>
       <c r="C1233">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" t="s">
         <v>1117</v>
       </c>
       <c r="B1234">
-        <v>42.8</v>
+        <v>32.9</v>
       </c>
       <c r="C1234">
-        <v>0.99</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" t="s">
         <v>1118</v>
       </c>
       <c r="B1235">
-        <v>38.5</v>
+        <v>38.3</v>
       </c>
       <c r="C1235">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" t="s">
         <v>1119</v>
       </c>
       <c r="B1236">
-        <v>30.2</v>
+        <v>42.8</v>
       </c>
       <c r="C1236">
-        <v>0.39</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" t="s">
         <v>1120</v>
       </c>
       <c r="B1237">
-        <v>21.5</v>
+        <v>38.5</v>
       </c>
       <c r="C1237">
-        <v>1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" t="s">
         <v>1121</v>
       </c>
       <c r="B1238">
-        <v>24.8</v>
+        <v>30.2</v>
       </c>
       <c r="C1238">
-        <v>1</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" t="s">
         <v>1122</v>
       </c>
       <c r="B1239">
-        <v>44.9</v>
+        <v>21.5</v>
       </c>
       <c r="C1239">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" t="s">
         <v>1123</v>
       </c>
       <c r="B1240">
-        <v>36.5</v>
+        <v>24.8</v>
       </c>
       <c r="C1240">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" t="s">
         <v>1124</v>
       </c>
       <c r="B1241">
-        <v>41.5</v>
+        <v>44.9</v>
       </c>
       <c r="C1241">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" t="s">
         <v>1125</v>
       </c>
       <c r="B1242">
-        <v>42.5</v>
+        <v>36.5</v>
       </c>
       <c r="C1242">
-        <v>2.4</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" t="s">
         <v>1126</v>
       </c>
       <c r="B1243">
-        <v>36.5</v>
+        <v>41.5</v>
       </c>
       <c r="C1243">
         <v>1.2</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" t="s">
         <v>1127</v>
       </c>
       <c r="B1244">
-        <v>41.5</v>
+        <v>42.5</v>
       </c>
       <c r="C1244">
-        <v>1.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" t="s">
         <v>1128</v>
       </c>
       <c r="B1245">
-        <v>46.1</v>
+        <v>36.5</v>
       </c>
       <c r="C1245">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" t="s">
         <v>1129</v>
       </c>
       <c r="B1246">
-        <v>40.5</v>
+        <v>41.5</v>
       </c>
       <c r="C1246">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" t="s">
         <v>1130</v>
       </c>
       <c r="B1247">
-        <v>48.6</v>
+        <v>46.1</v>
       </c>
       <c r="C1247">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" t="s">
         <v>1131</v>
       </c>
       <c r="B1248">
-        <v>42</v>
+        <v>40.5</v>
       </c>
       <c r="C1248">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" t="s">
         <v>1132</v>
       </c>
       <c r="B1249">
-        <v>42</v>
+        <v>48.6</v>
       </c>
       <c r="C1249">
         <v>2.4</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" t="s">
         <v>1133</v>
       </c>
       <c r="B1250">
-        <v>47.6</v>
+        <v>42</v>
       </c>
       <c r="C1250">
         <v>2.4</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" t="s">
         <v>1134</v>
       </c>
       <c r="B1251">
-        <v>42.9</v>
+        <v>42</v>
       </c>
       <c r="C1251">
         <v>2.4</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" t="s">
         <v>1135</v>
       </c>
       <c r="B1252">
-        <v>38.8</v>
+        <v>47.6</v>
       </c>
       <c r="C1252">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" t="s">
         <v>1136</v>
       </c>
       <c r="B1253">
-        <v>45</v>
+        <v>42.9</v>
       </c>
       <c r="C1253">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" t="s">
         <v>1137</v>
       </c>
       <c r="B1254">
-        <v>38</v>
+        <v>38.8</v>
       </c>
       <c r="C1254">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" t="s">
         <v>1138</v>
       </c>
       <c r="B1255">
         <v>45</v>
       </c>
       <c r="C1255">
         <v>3</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" t="s">
         <v>1139</v>
       </c>
       <c r="B1256">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C1256">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" t="s">
         <v>1140</v>
       </c>
       <c r="B1257">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C1257">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" t="s">
         <v>1141</v>
       </c>
       <c r="B1258">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="C1258">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" t="s">
         <v>1142</v>
       </c>
       <c r="B1259">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C1259">
         <v>1</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" t="s">
         <v>1143</v>
       </c>
       <c r="B1260">
         <v>22</v>
       </c>
       <c r="C1260">
         <v>1</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" t="s">
         <v>1144</v>
       </c>
       <c r="B1261">
         <v>22</v>
       </c>
       <c r="C1261">
         <v>1</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" t="s">
         <v>1145</v>
       </c>
       <c r="B1262">
-        <v>21.5</v>
+        <v>22</v>
       </c>
       <c r="C1262">
         <v>1</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" t="s">
         <v>1146</v>
       </c>
       <c r="B1263">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C1263">
         <v>1</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" t="s">
         <v>1147</v>
       </c>
       <c r="B1264">
         <v>21.5</v>
       </c>
       <c r="C1264">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" t="s">
         <v>1148</v>
       </c>
       <c r="B1265">
-        <v>35.5</v>
+        <v>24</v>
       </c>
       <c r="C1265">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" t="s">
         <v>1149</v>
       </c>
       <c r="B1266">
-        <v>45.8</v>
+        <v>21.5</v>
       </c>
       <c r="C1266">
-        <v>2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" t="s">
         <v>1150</v>
       </c>
       <c r="B1267">
-        <v>35</v>
+        <v>35.5</v>
       </c>
       <c r="C1267">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" t="s">
         <v>1151</v>
       </c>
       <c r="B1268">
-        <v>44</v>
+        <v>45.8</v>
       </c>
       <c r="C1268">
-        <v>0.25</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" t="s">
         <v>1152</v>
       </c>
       <c r="B1269">
-        <v>35.1</v>
+        <v>35</v>
       </c>
       <c r="C1269">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" t="s">
         <v>1153</v>
       </c>
       <c r="B1270">
-        <v>35.1</v>
+        <v>44</v>
       </c>
       <c r="C1270">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" t="s">
         <v>1154</v>
       </c>
       <c r="B1271">
-        <v>39</v>
+        <v>35.1</v>
       </c>
       <c r="C1271">
         <v>0.3</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" t="s">
         <v>1155</v>
       </c>
       <c r="B1272">
-        <v>36.6</v>
+        <v>35.1</v>
       </c>
       <c r="C1272">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" t="s">
         <v>1156</v>
       </c>
       <c r="B1273">
-        <v>41.2</v>
+        <v>39</v>
       </c>
       <c r="C1273">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" t="s">
         <v>1157</v>
       </c>
       <c r="B1274">
-        <v>39.5</v>
+        <v>36.6</v>
       </c>
       <c r="C1274">
         <v>0.6</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" t="s">
         <v>1158</v>
       </c>
       <c r="B1275">
-        <v>34.4</v>
+        <v>41.2</v>
       </c>
       <c r="C1275">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" t="s">
         <v>1159</v>
       </c>
       <c r="B1276">
-        <v>32.7</v>
+        <v>39.5</v>
       </c>
       <c r="C1276">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" t="s">
         <v>1160</v>
       </c>
       <c r="B1277">
-        <v>32.7</v>
+        <v>34.4</v>
       </c>
       <c r="C1277">
         <v>0.3</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" t="s">
         <v>1161</v>
       </c>
       <c r="B1278">
         <v>32.7</v>
       </c>
       <c r="C1278">
         <v>0.3</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" t="s">
         <v>1162</v>
       </c>
       <c r="B1279">
-        <v>34.5</v>
+        <v>32.7</v>
       </c>
       <c r="C1279">
         <v>0.3</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" t="s">
         <v>1163</v>
       </c>
       <c r="B1280">
-        <v>34.5</v>
+        <v>32.7</v>
       </c>
       <c r="C1280">
         <v>0.3</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" t="s">
         <v>1164</v>
       </c>
       <c r="B1281">
-        <v>34.7</v>
+        <v>34.5</v>
       </c>
       <c r="C1281">
         <v>0.3</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" t="s">
         <v>1165</v>
       </c>
       <c r="B1282">
-        <v>35.5</v>
+        <v>34.5</v>
       </c>
       <c r="C1282">
         <v>0.3</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" t="s">
         <v>1166</v>
       </c>
       <c r="B1283">
-        <v>35.1</v>
+        <v>34.7</v>
       </c>
       <c r="C1283">
         <v>0.3</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" t="s">
         <v>1167</v>
       </c>
       <c r="B1284">
-        <v>40.4</v>
+        <v>35.5</v>
       </c>
       <c r="C1284">
         <v>0.3</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" t="s">
         <v>1168</v>
       </c>
       <c r="B1285">
-        <v>38.5</v>
+        <v>35.1</v>
       </c>
       <c r="C1285">
         <v>0.3</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" t="s">
         <v>1169</v>
       </c>
       <c r="B1286">
-        <v>39</v>
+        <v>40.4</v>
       </c>
       <c r="C1286">
         <v>0.3</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" t="s">
         <v>1170</v>
       </c>
       <c r="B1287">
-        <v>39</v>
+        <v>38.5</v>
       </c>
       <c r="C1287">
         <v>0.3</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" t="s">
         <v>1171</v>
       </c>
       <c r="B1288">
-        <v>36.6</v>
+        <v>39</v>
       </c>
       <c r="C1288">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" t="s">
         <v>1172</v>
       </c>
       <c r="B1289">
-        <v>36.6</v>
+        <v>39</v>
       </c>
       <c r="C1289">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" t="s">
         <v>1173</v>
       </c>
       <c r="B1290">
-        <v>37.8</v>
+        <v>36.6</v>
       </c>
       <c r="C1290">
         <v>0.6</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" t="s">
         <v>1174</v>
       </c>
       <c r="B1291">
-        <v>38.9</v>
+        <v>36.6</v>
       </c>
       <c r="C1291">
         <v>0.6</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B1292">
-        <v>39.2</v>
+        <v>37.8</v>
       </c>
       <c r="C1292">
         <v>0.6</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B1293">
-        <v>38.5</v>
+        <v>38.9</v>
       </c>
       <c r="C1293">
         <v>0.6</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" t="s">
         <v>1176</v>
       </c>
       <c r="B1294">
-        <v>38.5</v>
+        <v>39.2</v>
       </c>
       <c r="C1294">
         <v>0.6</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" t="s">
         <v>1177</v>
       </c>
       <c r="B1295">
-        <v>44.4</v>
+        <v>38.5</v>
       </c>
       <c r="C1295">
         <v>0.6</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" t="s">
         <v>1178</v>
       </c>
       <c r="B1296">
         <v>38.5</v>
       </c>
       <c r="C1296">
         <v>0.6</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" t="s">
         <v>1179</v>
       </c>
       <c r="B1297">
-        <v>39.5</v>
+        <v>44.4</v>
       </c>
       <c r="C1297">
         <v>0.6</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" t="s">
         <v>1180</v>
       </c>
       <c r="B1298">
         <v>38.5</v>
       </c>
       <c r="C1298">
         <v>0.6</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" t="s">
         <v>1181</v>
       </c>
       <c r="B1299">
-        <v>38.5</v>
+        <v>39.5</v>
       </c>
       <c r="C1299">
         <v>0.6</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B1300">
-        <v>40.5</v>
+        <v>38.5</v>
       </c>
       <c r="C1300">
         <v>0.6</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B1301">
-        <v>40.5</v>
+        <v>38.5</v>
       </c>
       <c r="C1301">
         <v>0.6</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" t="s">
         <v>1183</v>
       </c>
       <c r="B1302">
-        <v>41</v>
+        <v>40.5</v>
       </c>
       <c r="C1302">
         <v>0.6</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" t="s">
         <v>1184</v>
       </c>
       <c r="B1303">
-        <v>41</v>
+        <v>40.5</v>
       </c>
       <c r="C1303">
         <v>0.6</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" t="s">
         <v>1185</v>
       </c>
       <c r="B1304">
-        <v>44.7</v>
+        <v>41</v>
       </c>
       <c r="C1304">
         <v>0.6</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" t="s">
         <v>1186</v>
       </c>
       <c r="B1305">
-        <v>44.7</v>
+        <v>41</v>
       </c>
       <c r="C1305">
         <v>0.6</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" t="s">
         <v>1187</v>
       </c>
       <c r="B1306">
-        <v>31.1</v>
+        <v>44.7</v>
       </c>
       <c r="C1306">
         <v>0.6</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B1307">
-        <v>31.5</v>
+        <v>44.7</v>
       </c>
       <c r="C1307">
         <v>0.6</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B1308">
-        <v>38</v>
+        <v>31.1</v>
       </c>
       <c r="C1308">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" t="s">
         <v>1189</v>
       </c>
       <c r="B1309">
-        <v>42.3</v>
+        <v>31.5</v>
       </c>
       <c r="C1309">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" t="s">
         <v>1190</v>
       </c>
       <c r="B1310">
-        <v>47.1</v>
+        <v>38</v>
       </c>
       <c r="C1310">
-        <v>1.2</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" t="s">
         <v>1191</v>
       </c>
       <c r="B1311">
-        <v>47.1</v>
+        <v>42.3</v>
       </c>
       <c r="C1311">
         <v>1.2</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" t="s">
         <v>1192</v>
       </c>
       <c r="B1312">
         <v>47.1</v>
       </c>
       <c r="C1312">
         <v>1.2</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" t="s">
         <v>1193</v>
       </c>
       <c r="B1313">
-        <v>40.2</v>
+        <v>47.1</v>
       </c>
       <c r="C1313">
         <v>1.2</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" t="s">
         <v>1194</v>
       </c>
       <c r="B1314">
-        <v>43.2</v>
+        <v>47.1</v>
       </c>
       <c r="C1314">
         <v>1.2</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" t="s">
         <v>1195</v>
       </c>
       <c r="B1315">
-        <v>42.3</v>
+        <v>40.2</v>
       </c>
       <c r="C1315">
         <v>1.2</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" t="s">
         <v>1196</v>
       </c>
       <c r="B1316">
         <v>43.2</v>
       </c>
       <c r="C1316">
         <v>1.2</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" t="s">
         <v>1197</v>
       </c>
       <c r="B1317">
-        <v>43.5</v>
+        <v>42.3</v>
       </c>
       <c r="C1317">
         <v>1.2</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" t="s">
         <v>1198</v>
       </c>
       <c r="B1318">
-        <v>44.6</v>
+        <v>43.2</v>
       </c>
       <c r="C1318">
         <v>1.2</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" t="s">
         <v>1199</v>
       </c>
       <c r="B1319">
-        <v>44.6</v>
+        <v>43.5</v>
       </c>
       <c r="C1319">
         <v>1.2</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" t="s">
         <v>1200</v>
       </c>
       <c r="B1320">
         <v>44.6</v>
       </c>
       <c r="C1320">
         <v>1.2</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" t="s">
         <v>1201</v>
       </c>
       <c r="B1321">
         <v>44.6</v>
       </c>
       <c r="C1321">
         <v>1.2</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" t="s">
         <v>1202</v>
       </c>
       <c r="B1322">
-        <v>46.5</v>
+        <v>44.6</v>
       </c>
       <c r="C1322">
         <v>1.2</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" t="s">
         <v>1203</v>
       </c>
       <c r="B1323">
-        <v>46.5</v>
+        <v>44.6</v>
       </c>
       <c r="C1323">
         <v>1.2</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" t="s">
         <v>1204</v>
       </c>
       <c r="B1324">
-        <v>47.1</v>
+        <v>46.5</v>
       </c>
       <c r="C1324">
         <v>1.2</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" t="s">
         <v>1205</v>
       </c>
       <c r="B1325">
-        <v>36.5</v>
+        <v>46.5</v>
       </c>
       <c r="C1325">
         <v>1.2</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" t="s">
         <v>1206</v>
       </c>
       <c r="B1326">
-        <v>36.5</v>
+        <v>47.1</v>
       </c>
       <c r="C1326">
         <v>1.2</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" t="s">
         <v>1207</v>
       </c>
       <c r="B1327">
         <v>36.5</v>
       </c>
       <c r="C1327">
         <v>1.2</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" t="s">
         <v>1208</v>
       </c>
       <c r="B1328">
-        <v>48.7</v>
+        <v>36.5</v>
       </c>
       <c r="C1328">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" t="s">
         <v>1209</v>
       </c>
       <c r="B1329">
-        <v>48.7</v>
+        <v>36.5</v>
       </c>
       <c r="C1329">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" t="s">
         <v>1210</v>
       </c>
       <c r="B1330">
-        <v>46.1</v>
+        <v>48.7</v>
       </c>
       <c r="C1330">
         <v>2</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" t="s">
         <v>1211</v>
       </c>
       <c r="B1331">
         <v>48.7</v>
       </c>
       <c r="C1331">
         <v>2</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" t="s">
         <v>1212</v>
       </c>
       <c r="B1332">
-        <v>48.7</v>
+        <v>46.1</v>
       </c>
       <c r="C1332">
         <v>2</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" t="s">
         <v>1213</v>
       </c>
       <c r="B1333">
         <v>48.7</v>
       </c>
       <c r="C1333">
         <v>2</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" t="s">
         <v>1214</v>
       </c>
       <c r="B1334">
-        <v>39.7</v>
+        <v>48.7</v>
       </c>
       <c r="C1334">
         <v>2</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" t="s">
         <v>1215</v>
       </c>
       <c r="B1335">
-        <v>39.6</v>
+        <v>48.7</v>
       </c>
       <c r="C1335">
         <v>2</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" t="s">
         <v>1216</v>
       </c>
       <c r="B1336">
-        <v>41.4</v>
+        <v>39.7</v>
       </c>
       <c r="C1336">
         <v>2</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" t="s">
         <v>1217</v>
       </c>
       <c r="B1337">
-        <v>41.4</v>
+        <v>39.6</v>
       </c>
       <c r="C1337">
         <v>2</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" t="s">
         <v>1218</v>
       </c>
       <c r="B1338">
-        <v>39.7</v>
+        <v>41.4</v>
       </c>
       <c r="C1338">
         <v>2</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" t="s">
         <v>1219</v>
       </c>
       <c r="B1339">
-        <v>44.6</v>
+        <v>41.4</v>
       </c>
       <c r="C1339">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" t="s">
         <v>1220</v>
       </c>
       <c r="B1340">
-        <v>42.3</v>
+        <v>39.7</v>
       </c>
       <c r="C1340">
-        <v>1.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" t="s">
         <v>1221</v>
       </c>
       <c r="B1341">
-        <v>36</v>
+        <v>44.6</v>
       </c>
       <c r="C1341">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" t="s">
         <v>1222</v>
       </c>
       <c r="B1342">
-        <v>39.1</v>
+        <v>42.3</v>
       </c>
       <c r="C1342">
-        <v>2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" t="s">
         <v>1223</v>
       </c>
       <c r="B1343">
-        <v>39.1</v>
+        <v>36</v>
       </c>
       <c r="C1343">
         <v>2</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" t="s">
         <v>1224</v>
       </c>
       <c r="B1344">
-        <v>46.1</v>
+        <v>39.1</v>
       </c>
       <c r="C1344">
         <v>2</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" t="s">
         <v>1225</v>
       </c>
       <c r="B1345">
-        <v>46.1</v>
+        <v>39.1</v>
       </c>
       <c r="C1345">
         <v>2</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" t="s">
         <v>1226</v>
       </c>
       <c r="B1346">
         <v>46.1</v>
       </c>
       <c r="C1346">
         <v>2</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" t="s">
         <v>1227</v>
       </c>
       <c r="B1347">
         <v>46.1</v>
       </c>
       <c r="C1347">
         <v>2</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" t="s">
         <v>1228</v>
       </c>
       <c r="B1348">
-        <v>41.4</v>
+        <v>46.1</v>
       </c>
       <c r="C1348">
         <v>2</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" t="s">
         <v>1229</v>
       </c>
       <c r="B1349">
-        <v>39.6</v>
+        <v>46.1</v>
       </c>
       <c r="C1349">
         <v>2</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" t="s">
         <v>1230</v>
       </c>
       <c r="B1350">
-        <v>44.6</v>
+        <v>41.4</v>
       </c>
       <c r="C1350">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" t="s">
         <v>1231</v>
       </c>
       <c r="B1351">
-        <v>21.5</v>
+        <v>39.6</v>
       </c>
       <c r="C1351">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" t="s">
         <v>1232</v>
       </c>
       <c r="B1352">
-        <v>21.5</v>
+        <v>44.6</v>
       </c>
       <c r="C1352">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" t="s">
         <v>1233</v>
       </c>
       <c r="B1353">
-        <v>34</v>
+        <v>21.5</v>
       </c>
       <c r="C1353">
-        <v>1.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" t="s">
         <v>1234</v>
       </c>
       <c r="B1354">
-        <v>39</v>
+        <v>21.5</v>
       </c>
       <c r="C1354">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" t="s">
         <v>1235</v>
       </c>
       <c r="B1355">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C1355">
-        <v>0.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" t="s">
         <v>1236</v>
       </c>
       <c r="B1356">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1356">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" t="s">
         <v>1237</v>
       </c>
       <c r="B1357">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1357">
         <v>0.9</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" t="s">
         <v>1238</v>
       </c>
       <c r="B1358">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C1358">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" t="s">
         <v>1239</v>
       </c>
       <c r="B1359">
-        <v>43.8</v>
+        <v>41</v>
       </c>
       <c r="C1359">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" t="s">
         <v>1240</v>
       </c>
       <c r="B1360">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C1360">
-        <v>1.75</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" t="s">
         <v>1241</v>
       </c>
       <c r="B1361">
-        <v>31</v>
+        <v>43.8</v>
       </c>
       <c r="C1361">
-        <v>2.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" t="s">
         <v>1242</v>
       </c>
       <c r="B1362">
-        <v>32.7</v>
+        <v>28</v>
       </c>
       <c r="C1362">
-        <v>3</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" t="s">
         <v>1243</v>
       </c>
       <c r="B1363">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="C1363">
-        <v>0.363</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" t="s">
         <v>1244</v>
       </c>
       <c r="B1364">
-        <v>33.3</v>
+        <v>32.7</v>
       </c>
       <c r="C1364">
-        <v>0.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" t="s">
         <v>1245</v>
       </c>
       <c r="B1365">
-        <v>21.5</v>
+        <v>52</v>
       </c>
       <c r="C1365">
-        <v>1</v>
+        <v>0.363</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" t="s">
         <v>1246</v>
       </c>
       <c r="B1366">
-        <v>21.5</v>
+        <v>33.3</v>
       </c>
       <c r="C1366">
-        <v>1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" t="s">
         <v>1247</v>
       </c>
       <c r="B1367">
-        <v>33.3</v>
+        <v>21.5</v>
       </c>
       <c r="C1367">
-        <v>0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" t="s">
         <v>1248</v>
       </c>
       <c r="B1368">
-        <v>36</v>
+        <v>21.5</v>
       </c>
       <c r="C1368">
-        <v>0.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" t="s">
         <v>1249</v>
       </c>
       <c r="B1369">
-        <v>40</v>
+        <v>33.3</v>
       </c>
       <c r="C1369">
         <v>0.3</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B1370">
-        <v>39.6</v>
+        <v>36</v>
       </c>
       <c r="C1370">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B1371">
         <v>40</v>
       </c>
       <c r="C1371">
         <v>0.3</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" t="s">
         <v>1251</v>
       </c>
       <c r="B1372">
-        <v>40</v>
+        <v>39.6</v>
       </c>
       <c r="C1372">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" t="s">
         <v>1252</v>
       </c>
       <c r="B1373">
         <v>40</v>
       </c>
       <c r="C1373">
         <v>0.3</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" t="s">
         <v>1253</v>
       </c>
       <c r="B1374">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C1374">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" t="s">
         <v>1254</v>
       </c>
       <c r="B1375">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C1375">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" t="s">
         <v>1255</v>
       </c>
       <c r="B1376">
-        <v>38.6</v>
+        <v>35</v>
       </c>
       <c r="C1376">
         <v>0.6</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" t="s">
         <v>1256</v>
       </c>
       <c r="B1377">
-        <v>44.8</v>
+        <v>35</v>
       </c>
       <c r="C1377">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" t="s">
         <v>1257</v>
       </c>
       <c r="B1378">
-        <v>45</v>
+        <v>38.6</v>
       </c>
       <c r="C1378">
         <v>0.6</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" t="s">
         <v>1258</v>
       </c>
       <c r="B1379">
-        <v>45</v>
+        <v>44.8</v>
       </c>
       <c r="C1379">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" t="s">
         <v>1259</v>
       </c>
       <c r="B1380">
-        <v>38.4</v>
+        <v>45</v>
       </c>
       <c r="C1380">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" t="s">
         <v>1260</v>
       </c>
       <c r="B1381">
-        <v>42.1</v>
+        <v>45</v>
       </c>
       <c r="C1381">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" t="s">
         <v>1261</v>
       </c>
       <c r="B1382">
-        <v>44.5</v>
+        <v>38.4</v>
       </c>
       <c r="C1382">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" t="s">
         <v>1262</v>
       </c>
       <c r="B1383">
-        <v>34</v>
+        <v>42.1</v>
       </c>
       <c r="C1383">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" t="s">
         <v>1263</v>
       </c>
       <c r="B1384">
-        <v>33.3</v>
+        <v>44.5</v>
       </c>
       <c r="C1384">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" t="s">
         <v>1264</v>
       </c>
       <c r="B1385">
-        <v>33.3</v>
+        <v>34</v>
       </c>
       <c r="C1385">
         <v>0.3</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" t="s">
         <v>1265</v>
       </c>
       <c r="B1386">
-        <v>35.6</v>
+        <v>33.3</v>
       </c>
       <c r="C1386">
         <v>0.3</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" t="s">
         <v>1266</v>
       </c>
       <c r="B1387">
-        <v>35.6</v>
+        <v>33.3</v>
       </c>
       <c r="C1387">
         <v>0.3</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" t="s">
         <v>1267</v>
       </c>
       <c r="B1388">
-        <v>36.4</v>
+        <v>35.6</v>
       </c>
       <c r="C1388">
         <v>0.3</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" t="s">
         <v>1268</v>
       </c>
       <c r="B1389">
-        <v>39.6</v>
+        <v>35.6</v>
       </c>
       <c r="C1389">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" t="s">
         <v>1269</v>
       </c>
       <c r="B1390">
-        <v>39.4</v>
+        <v>36.4</v>
       </c>
       <c r="C1390">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" t="s">
         <v>1270</v>
       </c>
       <c r="B1391">
-        <v>38.7</v>
+        <v>39.6</v>
       </c>
       <c r="C1391">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" t="s">
         <v>1271</v>
       </c>
       <c r="B1392">
-        <v>35</v>
+        <v>39.4</v>
       </c>
       <c r="C1392">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" t="s">
         <v>1272</v>
       </c>
       <c r="B1393">
-        <v>34.2</v>
+        <v>38.7</v>
       </c>
       <c r="C1393">
         <v>0.6</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" t="s">
         <v>1273</v>
       </c>
       <c r="B1394">
         <v>35</v>
       </c>
       <c r="C1394">
         <v>0.6</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" t="s">
         <v>1274</v>
       </c>
       <c r="B1395">
-        <v>38.6</v>
+        <v>34.2</v>
       </c>
       <c r="C1395">
         <v>0.6</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" t="s">
         <v>1275</v>
       </c>
       <c r="B1396">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C1396">
         <v>0.6</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" t="s">
         <v>1276</v>
       </c>
       <c r="B1397">
-        <v>41</v>
+        <v>38.6</v>
       </c>
       <c r="C1397">
         <v>0.6</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" t="s">
         <v>1277</v>
       </c>
       <c r="B1398">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C1398">
         <v>0.6</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" t="s">
         <v>1278</v>
       </c>
       <c r="B1399">
-        <v>41.8</v>
+        <v>41</v>
       </c>
       <c r="C1399">
         <v>0.6</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" t="s">
         <v>1279</v>
       </c>
       <c r="B1400">
-        <v>41.1</v>
+        <v>41</v>
       </c>
       <c r="C1400">
         <v>0.6</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" t="s">
         <v>1280</v>
       </c>
       <c r="B1401">
-        <v>44.8</v>
+        <v>41.8</v>
       </c>
       <c r="C1401">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" t="s">
         <v>1281</v>
       </c>
       <c r="B1402">
-        <v>44.8</v>
+        <v>41.1</v>
       </c>
       <c r="C1402">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="B1403">
-        <v>39.6</v>
+        <v>44.8</v>
       </c>
       <c r="C1403">
         <v>0.7</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="B1404">
-        <v>31.1</v>
+        <v>44.8</v>
       </c>
       <c r="C1404">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" t="s">
         <v>1283</v>
       </c>
       <c r="B1405">
-        <v>43.6</v>
+        <v>39.6</v>
       </c>
       <c r="C1405">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" t="s">
         <v>1284</v>
       </c>
       <c r="B1406">
-        <v>44.7</v>
+        <v>31.1</v>
       </c>
       <c r="C1406">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" t="s">
         <v>1285</v>
       </c>
       <c r="B1407">
-        <v>44.6</v>
+        <v>43.6</v>
       </c>
       <c r="C1407">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" t="s">
         <v>1286</v>
       </c>
       <c r="B1408">
-        <v>36.9</v>
+        <v>44.7</v>
       </c>
       <c r="C1408">
         <v>1.2</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" t="s">
         <v>1287</v>
       </c>
       <c r="B1409">
-        <v>43.4</v>
+        <v>44.6</v>
       </c>
       <c r="C1409">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" t="s">
         <v>1288</v>
       </c>
       <c r="B1410">
-        <v>34.7</v>
+        <v>36.9</v>
       </c>
       <c r="C1410">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" t="s">
         <v>1289</v>
       </c>
       <c r="B1411">
-        <v>39.9</v>
+        <v>43.4</v>
       </c>
       <c r="C1411">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" t="s">
         <v>1290</v>
       </c>
       <c r="B1412">
-        <v>38.4</v>
+        <v>34.7</v>
       </c>
       <c r="C1412">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" t="s">
         <v>1291</v>
       </c>
       <c r="B1413">
-        <v>44.7</v>
+        <v>39.9</v>
       </c>
       <c r="C1413">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" t="s">
         <v>1292</v>
       </c>
       <c r="B1414">
-        <v>40.9</v>
+        <v>38.4</v>
       </c>
       <c r="C1414">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" t="s">
         <v>1293</v>
       </c>
       <c r="B1415">
-        <v>38.4</v>
+        <v>44.7</v>
       </c>
       <c r="C1415">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" t="s">
         <v>1294</v>
       </c>
       <c r="B1416">
-        <v>38.4</v>
+        <v>40.9</v>
       </c>
       <c r="C1416">
         <v>0.6</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" t="s">
         <v>1295</v>
       </c>
       <c r="B1417">
-        <v>38.5</v>
+        <v>38.4</v>
       </c>
       <c r="C1417">
         <v>0.6</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" t="s">
         <v>1296</v>
       </c>
       <c r="B1418">
-        <v>39.9</v>
+        <v>38.4</v>
       </c>
       <c r="C1418">
         <v>0.6</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" t="s">
         <v>1297</v>
       </c>
       <c r="B1419">
-        <v>40.4</v>
+        <v>38.5</v>
       </c>
       <c r="C1419">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" t="s">
         <v>1298</v>
       </c>
       <c r="B1420">
-        <v>39</v>
+        <v>39.9</v>
       </c>
       <c r="C1420">
         <v>0.6</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" t="s">
         <v>1299</v>
       </c>
       <c r="B1421">
-        <v>39</v>
+        <v>40.4</v>
       </c>
       <c r="C1421">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" t="s">
         <v>1300</v>
       </c>
       <c r="B1422">
-        <v>38.3</v>
+        <v>39</v>
       </c>
       <c r="C1422">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" t="s">
         <v>1301</v>
       </c>
       <c r="B1423">
-        <v>37.3</v>
+        <v>39</v>
       </c>
       <c r="C1423">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" t="s">
         <v>1302</v>
       </c>
       <c r="B1424">
-        <v>38.5</v>
+        <v>38.3</v>
       </c>
       <c r="C1424">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" t="s">
         <v>1303</v>
       </c>
       <c r="B1425">
-        <v>39</v>
+        <v>37.3</v>
       </c>
       <c r="C1425">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" t="s">
         <v>1304</v>
       </c>
       <c r="B1426">
-        <v>38</v>
+        <v>38.5</v>
       </c>
       <c r="C1426">
         <v>0.6</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" t="s">
         <v>1305</v>
       </c>
       <c r="B1427">
-        <v>42.8</v>
+        <v>39</v>
       </c>
       <c r="C1427">
         <v>0.6</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" t="s">
         <v>1306</v>
       </c>
       <c r="B1428">
         <v>38</v>
       </c>
       <c r="C1428">
         <v>0.6</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" t="s">
         <v>1307</v>
       </c>
       <c r="B1429">
-        <v>38</v>
+        <v>42.8</v>
       </c>
       <c r="C1429">
         <v>0.6</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" t="s">
         <v>1308</v>
       </c>
       <c r="B1430">
-        <v>34.5</v>
+        <v>38</v>
       </c>
       <c r="C1430">
         <v>0.6</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" t="s">
         <v>1309</v>
       </c>
       <c r="B1431">
         <v>38</v>
       </c>
       <c r="C1431">
         <v>0.6</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" t="s">
         <v>1310</v>
       </c>
       <c r="B1432">
-        <v>42.8</v>
+        <v>34.5</v>
       </c>
       <c r="C1432">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" t="s">
         <v>1311</v>
       </c>
       <c r="B1433">
-        <v>43.3</v>
+        <v>38</v>
       </c>
       <c r="C1433">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" t="s">
         <v>1312</v>
       </c>
       <c r="B1434">
-        <v>38</v>
+        <v>42.8</v>
       </c>
       <c r="C1434">
         <v>0.9</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" t="s">
         <v>1313</v>
       </c>
       <c r="B1435">
-        <v>39</v>
+        <v>43.3</v>
       </c>
       <c r="C1435">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" t="s">
         <v>1314</v>
       </c>
       <c r="B1436">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C1436">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" t="s">
         <v>1315</v>
       </c>
       <c r="B1437">
-        <v>34.8</v>
+        <v>39</v>
       </c>
       <c r="C1437">
         <v>0.6</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" t="s">
         <v>1316</v>
       </c>
       <c r="B1438">
-        <v>34.5</v>
+        <v>39</v>
       </c>
       <c r="C1438">
         <v>0.6</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" t="s">
         <v>1317</v>
       </c>
       <c r="B1439">
-        <v>38.9</v>
+        <v>34.8</v>
       </c>
       <c r="C1439">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" t="s">
         <v>1318</v>
       </c>
       <c r="B1440">
-        <v>38.3</v>
+        <v>34.5</v>
       </c>
       <c r="C1440">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" t="s">
         <v>1319</v>
       </c>
       <c r="B1441">
-        <v>33.5</v>
+        <v>38.9</v>
       </c>
       <c r="C1441">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" t="s">
         <v>1320</v>
       </c>
       <c r="B1442">
-        <v>34.8</v>
+        <v>38.3</v>
       </c>
       <c r="C1442">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" t="s">
         <v>1321</v>
       </c>
       <c r="B1443">
-        <v>35.8</v>
+        <v>33.5</v>
       </c>
       <c r="C1443">
         <v>0.3</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" t="s">
         <v>1322</v>
       </c>
       <c r="B1444">
-        <v>39.5</v>
+        <v>34.8</v>
       </c>
       <c r="C1444">
         <v>0.3</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" t="s">
         <v>1323</v>
       </c>
       <c r="B1445">
-        <v>34.3</v>
+        <v>35.8</v>
       </c>
       <c r="C1445">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" t="s">
         <v>1324</v>
       </c>
       <c r="B1446">
-        <v>35.6</v>
+        <v>39.5</v>
       </c>
       <c r="C1446">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" t="s">
         <v>1325</v>
       </c>
       <c r="B1447">
-        <v>38.8</v>
+        <v>34.3</v>
       </c>
       <c r="C1447">
         <v>0.6</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" t="s">
         <v>1326</v>
       </c>
       <c r="B1448">
-        <v>40.6</v>
+        <v>35.6</v>
       </c>
       <c r="C1448">
         <v>0.6</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" t="s">
         <v>1327</v>
       </c>
       <c r="B1449">
-        <v>41.5</v>
+        <v>38.8</v>
       </c>
       <c r="C1449">
         <v>0.6</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" t="s">
         <v>1328</v>
       </c>
       <c r="B1450">
-        <v>45</v>
+        <v>40.6</v>
       </c>
       <c r="C1450">
         <v>0.6</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" t="s">
         <v>1329</v>
       </c>
       <c r="B1451">
-        <v>36.8</v>
+        <v>41.5</v>
       </c>
       <c r="C1451">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" t="s">
         <v>1330</v>
       </c>
       <c r="B1452">
-        <v>41.3</v>
+        <v>45</v>
       </c>
       <c r="C1452">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" t="s">
         <v>1331</v>
       </c>
       <c r="B1453">
-        <v>41.3</v>
+        <v>36.8</v>
       </c>
       <c r="C1453">
         <v>0.8</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" t="s">
         <v>1332</v>
       </c>
       <c r="B1454">
-        <v>47.4</v>
+        <v>41.3</v>
       </c>
       <c r="C1454">
         <v>0.8</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" t="s">
         <v>1333</v>
       </c>
       <c r="B1455">
-        <v>40.2</v>
+        <v>41.3</v>
       </c>
       <c r="C1455">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" t="s">
         <v>1334</v>
       </c>
       <c r="B1456">
-        <v>41.1</v>
+        <v>47.4</v>
       </c>
       <c r="C1456">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" t="s">
         <v>1335</v>
       </c>
       <c r="B1457">
-        <v>44.8</v>
+        <v>40.2</v>
       </c>
       <c r="C1457">
         <v>1.2</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" t="s">
         <v>1336</v>
       </c>
       <c r="B1458">
-        <v>46</v>
+        <v>41.1</v>
       </c>
       <c r="C1458">
         <v>1.2</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" t="s">
         <v>1337</v>
       </c>
       <c r="B1459">
-        <v>47.1</v>
+        <v>44.8</v>
       </c>
       <c r="C1459">
         <v>1.2</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" t="s">
         <v>1338</v>
       </c>
       <c r="B1460">
-        <v>38.6</v>
+        <v>46</v>
       </c>
       <c r="C1460">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" t="s">
         <v>1339</v>
       </c>
       <c r="B1461">
-        <v>39.5</v>
+        <v>47.1</v>
       </c>
       <c r="C1461">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" t="s">
         <v>1340</v>
       </c>
       <c r="B1462">
-        <v>43.6</v>
+        <v>38.6</v>
       </c>
       <c r="C1462">
         <v>1.8</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" t="s">
         <v>1341</v>
       </c>
       <c r="B1463">
-        <v>44.5</v>
+        <v>39.5</v>
       </c>
       <c r="C1463">
         <v>1.8</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" t="s">
         <v>1342</v>
       </c>
       <c r="B1464">
-        <v>48</v>
+        <v>43.6</v>
       </c>
       <c r="C1464">
         <v>1.8</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" t="s">
         <v>1343</v>
       </c>
       <c r="B1465">
-        <v>48</v>
+        <v>44.5</v>
       </c>
       <c r="C1465">
         <v>1.8</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" t="s">
         <v>1344</v>
       </c>
       <c r="B1466">
-        <v>41.2</v>
+        <v>48</v>
       </c>
       <c r="C1466">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" t="s">
         <v>1345</v>
       </c>
       <c r="B1467">
-        <v>40.6</v>
+        <v>48</v>
       </c>
       <c r="C1467">
-        <v>2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" t="s">
         <v>1346</v>
       </c>
       <c r="B1468">
-        <v>43.4</v>
+        <v>41.2</v>
       </c>
       <c r="C1468">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" t="s">
         <v>1347</v>
       </c>
       <c r="B1469">
-        <v>38.5</v>
+        <v>40.6</v>
       </c>
       <c r="C1469">
-        <v>0.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" t="s">
         <v>1348</v>
       </c>
       <c r="B1470">
-        <v>39.3</v>
+        <v>43.4</v>
       </c>
       <c r="C1470">
-        <v>0.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B1471">
-        <v>45.1</v>
+        <v>38.5</v>
       </c>
       <c r="C1471">
         <v>0.6</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B1472">
-        <v>34</v>
+        <v>39.3</v>
       </c>
       <c r="C1472">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" t="s">
         <v>1350</v>
       </c>
       <c r="B1473">
-        <v>36</v>
+        <v>45.1</v>
       </c>
       <c r="C1473">
         <v>0.6</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" t="s">
         <v>1351</v>
       </c>
       <c r="B1474">
-        <v>38.9</v>
+        <v>34</v>
       </c>
       <c r="C1474">
         <v>0.6</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" t="s">
         <v>1352</v>
       </c>
       <c r="B1475">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C1475">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" t="s">
         <v>1353</v>
       </c>
       <c r="B1476">
-        <v>37.9</v>
+        <v>38.9</v>
       </c>
       <c r="C1476">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" t="s">
         <v>1354</v>
       </c>
       <c r="B1477">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C1477">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" t="s">
         <v>1355</v>
       </c>
       <c r="B1478">
-        <v>35.8</v>
+        <v>37.9</v>
       </c>
       <c r="C1478">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" t="s">
         <v>1356</v>
       </c>
       <c r="B1479">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C1479">
         <v>1.2</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B1480">
-        <v>37</v>
+        <v>35.8</v>
       </c>
       <c r="C1480">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B1481">
-        <v>33.3</v>
+        <v>37</v>
       </c>
       <c r="C1481">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B1482">
-        <v>33.3</v>
+        <v>37</v>
       </c>
       <c r="C1482">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="B1483">
         <v>33.3</v>
       </c>
       <c r="C1483">
         <v>0.3</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B1484">
-        <v>38.6</v>
+        <v>33.3</v>
       </c>
       <c r="C1484">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B1485">
-        <v>38.6</v>
+        <v>33.3</v>
       </c>
       <c r="C1485">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B1486">
-        <v>39.5</v>
+        <v>38.6</v>
       </c>
       <c r="C1486">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" t="s">
         <v>1360</v>
       </c>
       <c r="B1487">
-        <v>39.5</v>
+        <v>38.6</v>
       </c>
       <c r="C1487">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" t="s">
         <v>1361</v>
       </c>
       <c r="B1488">
         <v>39.5</v>
       </c>
       <c r="C1488">
         <v>1.8</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" t="s">
         <v>1362</v>
       </c>
       <c r="B1489">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C1489">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" t="s">
         <v>1363</v>
       </c>
       <c r="B1490">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C1490">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" t="s">
         <v>1364</v>
       </c>
       <c r="B1491">
         <v>42</v>
       </c>
       <c r="C1491">
         <v>2.4</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" t="s">
         <v>1365</v>
       </c>
       <c r="B1492">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C1492">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" t="s">
         <v>1366</v>
       </c>
       <c r="B1493">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C1493">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" t="s">
         <v>1367</v>
       </c>
       <c r="B1494">
         <v>44</v>
       </c>
       <c r="C1494">
         <v>3</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" t="s">
         <v>1368</v>
       </c>
       <c r="B1495">
-        <v>38.5</v>
+        <v>44</v>
       </c>
       <c r="C1495">
-        <v>0.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" t="s">
         <v>1369</v>
       </c>
       <c r="B1496">
-        <v>25.5</v>
+        <v>44</v>
       </c>
       <c r="C1496">
-        <v>1.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" t="s">
         <v>1370</v>
       </c>
       <c r="B1497">
-        <v>34.9</v>
+        <v>38.5</v>
       </c>
       <c r="C1497">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" t="s">
         <v>1371</v>
       </c>
       <c r="B1498">
-        <v>38.6</v>
+        <v>25.5</v>
       </c>
       <c r="C1498">
         <v>1.5</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" t="s">
         <v>1372</v>
       </c>
       <c r="B1499">
-        <v>38.6</v>
+        <v>34.9</v>
       </c>
       <c r="C1499">
-        <v>1.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" t="s">
         <v>1373</v>
       </c>
       <c r="B1500">
-        <v>41.3</v>
+        <v>38.6</v>
       </c>
       <c r="C1500">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" t="s">
         <v>1374</v>
       </c>
       <c r="B1501">
-        <v>39</v>
+        <v>38.6</v>
       </c>
       <c r="C1501">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" t="s">
         <v>1375</v>
       </c>
       <c r="B1502">
-        <v>42.9</v>
+        <v>41.3</v>
       </c>
       <c r="C1502">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" t="s">
         <v>1376</v>
       </c>
       <c r="B1503">
-        <v>42.9</v>
+        <v>39</v>
       </c>
       <c r="C1503">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" t="s">
         <v>1377</v>
       </c>
       <c r="B1504">
-        <v>42.5</v>
+        <v>42.9</v>
       </c>
       <c r="C1504">
         <v>3</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" t="s">
         <v>1378</v>
       </c>
       <c r="B1505">
-        <v>45</v>
+        <v>42.9</v>
       </c>
       <c r="C1505">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" t="s">
         <v>1379</v>
       </c>
       <c r="B1506">
-        <v>45</v>
+        <v>42.5</v>
       </c>
       <c r="C1506">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" t="s">
         <v>1380</v>
       </c>
       <c r="B1507">
-        <v>46.3</v>
+        <v>45</v>
       </c>
       <c r="C1507">
         <v>4</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" t="s">
         <v>1381</v>
       </c>
       <c r="B1508">
-        <v>44.6</v>
+        <v>45</v>
       </c>
       <c r="C1508">
-        <v>1.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" t="s">
         <v>1382</v>
       </c>
       <c r="B1509">
-        <v>35.3</v>
+        <v>46.3</v>
       </c>
       <c r="C1509">
-        <v>1.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" t="s">
         <v>1383</v>
       </c>
       <c r="B1510">
-        <v>41.5</v>
+        <v>44.6</v>
       </c>
       <c r="C1510">
         <v>1.2</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" t="s">
         <v>1384</v>
       </c>
       <c r="B1511">
-        <v>33.3</v>
+        <v>35.3</v>
       </c>
       <c r="C1511">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" t="s">
         <v>1385</v>
       </c>
       <c r="B1512">
-        <v>20.5</v>
+        <v>41.5</v>
       </c>
       <c r="C1512">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" t="s">
         <v>1386</v>
       </c>
       <c r="B1513">
-        <v>20.5</v>
+        <v>33.3</v>
       </c>
       <c r="C1513">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" t="s">
         <v>1387</v>
       </c>
       <c r="B1514">
-        <v>35.4</v>
+        <v>20.5</v>
       </c>
       <c r="C1514">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" t="s">
         <v>1388</v>
       </c>
       <c r="B1515">
-        <v>35.4</v>
+        <v>20.5</v>
       </c>
       <c r="C1515">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" t="s">
         <v>1389</v>
       </c>
       <c r="B1516">
-        <v>38.6</v>
+        <v>35.4</v>
       </c>
       <c r="C1516">
         <v>0.6</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" t="s">
         <v>1390</v>
       </c>
       <c r="B1517">
-        <v>24.5</v>
+        <v>35.4</v>
       </c>
       <c r="C1517">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" t="s">
         <v>1391</v>
       </c>
       <c r="B1518">
-        <v>37.6</v>
+        <v>38.6</v>
       </c>
       <c r="C1518">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" t="s">
         <v>1392</v>
       </c>
       <c r="B1519">
-        <v>37.6</v>
+        <v>24.5</v>
       </c>
       <c r="C1519">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" t="s">
         <v>1393</v>
       </c>
       <c r="B1520">
         <v>37.6</v>
       </c>
       <c r="C1520">
         <v>0.9</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" t="s">
         <v>1394</v>
       </c>
       <c r="B1521">
-        <v>38.8</v>
+        <v>37.6</v>
       </c>
       <c r="C1521">
         <v>0.9</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" t="s">
         <v>1395</v>
       </c>
       <c r="B1522">
-        <v>34.4</v>
+        <v>37.6</v>
       </c>
       <c r="C1522">
         <v>0.9</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" t="s">
         <v>1396</v>
       </c>
       <c r="B1523">
-        <v>44.5</v>
+        <v>38.8</v>
       </c>
       <c r="C1523">
         <v>0.9</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" t="s">
         <v>1397</v>
       </c>
       <c r="B1524">
-        <v>41.5</v>
+        <v>34.4</v>
       </c>
       <c r="C1524">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" t="s">
         <v>1398</v>
       </c>
       <c r="B1525">
         <v>44.5</v>
       </c>
       <c r="C1525">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" t="s">
         <v>1399</v>
       </c>
       <c r="B1526">
-        <v>44.6</v>
+        <v>41.5</v>
       </c>
       <c r="C1526">
         <v>1.2</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" t="s">
         <v>1400</v>
       </c>
       <c r="B1527">
-        <v>48</v>
+        <v>44.5</v>
       </c>
       <c r="C1527">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" t="s">
         <v>1401</v>
       </c>
       <c r="B1528">
-        <v>34.6</v>
+        <v>44.6</v>
       </c>
       <c r="C1528">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" t="s">
         <v>1402</v>
       </c>
       <c r="B1529">
-        <v>38.5</v>
+        <v>48</v>
       </c>
       <c r="C1529">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" t="s">
         <v>1403</v>
       </c>
       <c r="B1530">
-        <v>40</v>
+        <v>34.6</v>
       </c>
       <c r="C1530">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" t="s">
         <v>1404</v>
       </c>
       <c r="B1531">
-        <v>42</v>
+        <v>38.5</v>
       </c>
       <c r="C1531">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" t="s">
         <v>1405</v>
       </c>
       <c r="B1532">
-        <v>40.4</v>
+        <v>40</v>
       </c>
       <c r="C1532">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" t="s">
         <v>1406</v>
       </c>
       <c r="B1533">
-        <v>41.5</v>
+        <v>42</v>
       </c>
       <c r="C1533">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" t="s">
         <v>1407</v>
       </c>
       <c r="B1534">
-        <v>44.5</v>
+        <v>40.4</v>
       </c>
       <c r="C1534">
         <v>1.2</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" t="s">
         <v>1408</v>
       </c>
       <c r="B1535">
-        <v>44.5</v>
+        <v>41.5</v>
       </c>
       <c r="C1535">
         <v>1.2</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" t="s">
         <v>1409</v>
       </c>
       <c r="B1536">
-        <v>44</v>
+        <v>44.5</v>
       </c>
       <c r="C1536">
         <v>1.2</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" t="s">
         <v>1410</v>
       </c>
       <c r="B1537">
-        <v>47.1</v>
+        <v>44.5</v>
       </c>
       <c r="C1537">
         <v>1.2</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" t="s">
         <v>1411</v>
       </c>
       <c r="B1538">
-        <v>43.9</v>
+        <v>44</v>
       </c>
       <c r="C1538">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B1539">
-        <v>42.2</v>
+        <v>47.1</v>
       </c>
       <c r="C1539">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B1540">
-        <v>47.9</v>
+        <v>43.9</v>
       </c>
       <c r="C1540">
         <v>1.8</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" t="s">
         <v>1413</v>
       </c>
       <c r="B1541">
-        <v>47.9</v>
+        <v>42.2</v>
       </c>
       <c r="C1541">
         <v>1.8</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" t="s">
         <v>1414</v>
       </c>
       <c r="B1542">
-        <v>38</v>
+        <v>47.9</v>
       </c>
       <c r="C1542">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" t="s">
         <v>1415</v>
       </c>
       <c r="B1543">
-        <v>38.5</v>
+        <v>47.9</v>
       </c>
       <c r="C1543">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" t="s">
         <v>1416</v>
       </c>
       <c r="B1544">
-        <v>38.5</v>
+        <v>38</v>
       </c>
       <c r="C1544">
         <v>0.6</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" t="s">
         <v>1417</v>
       </c>
       <c r="B1545">
-        <v>35.3</v>
+        <v>38.5</v>
       </c>
       <c r="C1545">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" t="s">
         <v>1418</v>
       </c>
       <c r="B1546">
-        <v>35.3</v>
+        <v>38.5</v>
       </c>
       <c r="C1546">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" t="s">
         <v>1419</v>
       </c>
       <c r="B1547">
-        <v>41.5</v>
+        <v>35.3</v>
       </c>
       <c r="C1547">
         <v>1.2</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" t="s">
         <v>1420</v>
       </c>
       <c r="B1548">
-        <v>44.5</v>
+        <v>35.3</v>
       </c>
       <c r="C1548">
         <v>1.2</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" t="s">
         <v>1421</v>
       </c>
       <c r="B1549">
-        <v>46</v>
+        <v>41.5</v>
       </c>
       <c r="C1549">
         <v>1.2</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" t="s">
         <v>1422</v>
       </c>
       <c r="B1550">
-        <v>34.5</v>
+        <v>44.5</v>
       </c>
       <c r="C1550">
         <v>1.2</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B1551">
-        <v>35.8</v>
+        <v>46</v>
       </c>
       <c r="C1551">
         <v>1.2</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B1552">
-        <v>35.5</v>
+        <v>34.5</v>
       </c>
       <c r="C1552">
         <v>1.2</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" t="s">
         <v>1424</v>
       </c>
       <c r="B1553">
-        <v>39.5</v>
+        <v>35.8</v>
       </c>
       <c r="C1553">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" t="s">
         <v>1425</v>
       </c>
       <c r="B1554">
-        <v>45</v>
+        <v>35.5</v>
       </c>
       <c r="C1554">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" t="s">
         <v>1426</v>
       </c>
       <c r="B1555">
-        <v>47.9</v>
+        <v>39.5</v>
       </c>
       <c r="C1555">
         <v>1.8</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" t="s">
         <v>1427</v>
       </c>
       <c r="B1556">
-        <v>38.6</v>
+        <v>45</v>
       </c>
       <c r="C1556">
         <v>1.8</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" t="s">
         <v>1428</v>
       </c>
       <c r="B1557">
-        <v>38.6</v>
+        <v>47.9</v>
       </c>
       <c r="C1557">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" t="s">
         <v>1429</v>
       </c>
       <c r="B1558">
         <v>38.6</v>
       </c>
       <c r="C1558">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" t="s">
         <v>1430</v>
       </c>
       <c r="B1559">
-        <v>35.5</v>
+        <v>38.6</v>
       </c>
       <c r="C1559">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" t="s">
         <v>1431</v>
       </c>
       <c r="B1560">
-        <v>41.2</v>
+        <v>38.6</v>
       </c>
       <c r="C1560">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" t="s">
         <v>1432</v>
       </c>
       <c r="B1561">
-        <v>35.8</v>
+        <v>35.5</v>
       </c>
       <c r="C1561">
-        <v>0.6</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" t="s">
         <v>1433</v>
       </c>
       <c r="B1562">
-        <v>35.5</v>
+        <v>41.2</v>
       </c>
       <c r="C1562">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" t="s">
         <v>1434</v>
       </c>
       <c r="B1563">
-        <v>31</v>
+        <v>35.8</v>
       </c>
       <c r="C1563">
         <v>0.6</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" t="s">
         <v>1435</v>
       </c>
       <c r="B1564">
-        <v>31</v>
+        <v>35.5</v>
       </c>
       <c r="C1564">
         <v>0.6</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" t="s">
         <v>1436</v>
       </c>
       <c r="B1565">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C1565">
         <v>0.6</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" t="s">
         <v>1437</v>
       </c>
       <c r="B1566">
-        <v>37.5</v>
+        <v>31</v>
       </c>
       <c r="C1566">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" t="s">
         <v>1438</v>
       </c>
       <c r="B1567">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C1567">
         <v>0.6</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" t="s">
         <v>1439</v>
       </c>
       <c r="B1568">
-        <v>45</v>
+        <v>37.5</v>
       </c>
       <c r="C1568">
-        <v>3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" t="s">
         <v>1440</v>
       </c>
       <c r="B1569">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C1569">
-        <v>1.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" t="s">
         <v>1441</v>
       </c>
       <c r="B1570">
-        <v>33.9</v>
+        <v>45</v>
       </c>
       <c r="C1570">
-        <v>0.3</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" t="s">
         <v>1442</v>
       </c>
       <c r="B1571">
-        <v>33.9</v>
+        <v>39</v>
       </c>
       <c r="C1571">
-        <v>0.3</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" t="s">
         <v>1443</v>
       </c>
       <c r="B1572">
         <v>33.9</v>
       </c>
       <c r="C1572">
         <v>0.3</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" t="s">
         <v>1444</v>
       </c>
       <c r="B1573">
-        <v>38.9</v>
+        <v>33.9</v>
       </c>
       <c r="C1573">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" t="s">
         <v>1445</v>
       </c>
       <c r="B1574">
-        <v>38.9</v>
+        <v>33.9</v>
       </c>
       <c r="C1574">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" t="s">
         <v>1446</v>
       </c>
       <c r="B1575">
-        <v>39.1</v>
+        <v>38.9</v>
       </c>
       <c r="C1575">
         <v>0.6</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" t="s">
         <v>1447</v>
       </c>
       <c r="B1576">
-        <v>39.1</v>
+        <v>38.9</v>
       </c>
       <c r="C1576">
         <v>0.6</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" t="s">
         <v>1448</v>
       </c>
       <c r="B1577">
-        <v>38.8</v>
+        <v>39.1</v>
       </c>
       <c r="C1577">
         <v>0.6</v>
       </c>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" t="s">
         <v>1449</v>
       </c>
       <c r="B1578">
-        <v>38.8</v>
+        <v>39.1</v>
       </c>
       <c r="C1578">
         <v>0.6</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" t="s">
         <v>1450</v>
       </c>
       <c r="B1579">
         <v>38.8</v>
       </c>
       <c r="C1579">
         <v>0.6</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" t="s">
         <v>1451</v>
       </c>
       <c r="B1580">
-        <v>41.1</v>
+        <v>38.8</v>
       </c>
       <c r="C1580">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" t="s">
         <v>1452</v>
       </c>
       <c r="B1581">
-        <v>41.3</v>
+        <v>38.8</v>
       </c>
       <c r="C1581">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" t="s">
         <v>1453</v>
       </c>
       <c r="B1582">
-        <v>44.5</v>
+        <v>41.1</v>
       </c>
       <c r="C1582">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" t="s">
         <v>1454</v>
       </c>
       <c r="B1583">
-        <v>37</v>
+        <v>41.3</v>
       </c>
       <c r="C1583">
-        <v>0.75</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" t="s">
         <v>1455</v>
       </c>
       <c r="B1584">
-        <v>38.3</v>
+        <v>44.5</v>
       </c>
       <c r="C1584">
-        <v>0.66</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" t="s">
         <v>1456</v>
       </c>
       <c r="B1585">
-        <v>41.7</v>
+        <v>37</v>
       </c>
       <c r="C1585">
-        <v>0.9</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B1586">
-        <v>43.5</v>
+        <v>38.3</v>
       </c>
       <c r="C1586">
-        <v>0.9</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B1587">
-        <v>38.9</v>
+        <v>41.7</v>
       </c>
       <c r="C1587">
         <v>0.9</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" t="s">
         <v>1458</v>
       </c>
       <c r="B1588">
-        <v>40.7</v>
+        <v>43.5</v>
       </c>
       <c r="C1588">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" t="s">
         <v>1459</v>
       </c>
       <c r="B1589">
-        <v>48.5</v>
+        <v>38.9</v>
       </c>
       <c r="C1589">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" t="s">
         <v>1460</v>
       </c>
       <c r="B1590">
-        <v>43.1</v>
+        <v>40.7</v>
       </c>
       <c r="C1590">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" t="s">
         <v>1461</v>
       </c>
       <c r="B1591">
-        <v>33.4</v>
+        <v>48.5</v>
       </c>
       <c r="C1591">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" t="s">
         <v>1462</v>
       </c>
       <c r="B1592">
-        <v>40.4</v>
+        <v>43.1</v>
       </c>
       <c r="C1592">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" t="s">
         <v>1463</v>
       </c>
       <c r="B1593">
-        <v>39.7</v>
+        <v>33.4</v>
       </c>
       <c r="C1593">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" t="s">
         <v>1464</v>
       </c>
       <c r="B1594">
-        <v>33.1</v>
+        <v>40.4</v>
       </c>
       <c r="C1594">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" t="s">
         <v>1465</v>
       </c>
       <c r="B1595">
-        <v>47.6</v>
+        <v>39.7</v>
       </c>
       <c r="C1595">
-        <v>3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" t="s">
         <v>1466</v>
       </c>
       <c r="B1596">
-        <v>44</v>
+        <v>33.1</v>
       </c>
       <c r="C1596">
-        <v>3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" t="s">
         <v>1467</v>
       </c>
       <c r="B1597">
-        <v>44</v>
+        <v>47.6</v>
       </c>
       <c r="C1597">
         <v>3</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" t="s">
         <v>1468</v>
       </c>
       <c r="B1598">
-        <v>48.8</v>
+        <v>44</v>
       </c>
       <c r="C1598">
         <v>3</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" t="s">
         <v>1469</v>
       </c>
       <c r="B1599">
-        <v>48.8</v>
+        <v>44</v>
       </c>
       <c r="C1599">
         <v>3</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" t="s">
         <v>1470</v>
       </c>
       <c r="B1600">
-        <v>43.2</v>
+        <v>48.8</v>
       </c>
       <c r="C1600">
         <v>3</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" t="s">
         <v>1471</v>
       </c>
       <c r="B1601">
-        <v>45.5</v>
+        <v>48.8</v>
       </c>
       <c r="C1601">
-        <v>3.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" t="s">
         <v>1472</v>
       </c>
       <c r="B1602">
-        <v>45.7</v>
+        <v>43.2</v>
       </c>
       <c r="C1602">
-        <v>3.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" t="s">
         <v>1473</v>
       </c>
       <c r="B1603">
-        <v>45.7</v>
+        <v>45.5</v>
       </c>
       <c r="C1603">
         <v>3.6</v>
       </c>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" t="s">
         <v>1474</v>
       </c>
       <c r="B1604">
-        <v>41</v>
+        <v>45.7</v>
       </c>
       <c r="C1604">
         <v>3.7</v>
       </c>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" t="s">
         <v>1475</v>
       </c>
       <c r="B1605">
-        <v>45.5</v>
+        <v>45.7</v>
       </c>
       <c r="C1605">
         <v>3.6</v>
       </c>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" t="s">
         <v>1476</v>
       </c>
       <c r="B1606">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="C1606">
-        <v>1.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" t="s">
         <v>1477</v>
       </c>
       <c r="B1607">
-        <v>39.5</v>
+        <v>45.5</v>
       </c>
       <c r="C1607">
-        <v>1.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" t="s">
         <v>1478</v>
       </c>
       <c r="B1608">
         <v>39.5</v>
       </c>
       <c r="C1608">
         <v>1.8</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" t="s">
         <v>1479</v>
       </c>
       <c r="B1609">
-        <v>37.4</v>
+        <v>39.5</v>
       </c>
       <c r="C1609">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" t="s">
         <v>1480</v>
       </c>
       <c r="B1610">
-        <v>37.4</v>
+        <v>39.5</v>
       </c>
       <c r="C1610">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" t="s">
         <v>1481</v>
       </c>
       <c r="B1611">
-        <v>48</v>
+        <v>37.4</v>
       </c>
       <c r="C1611">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" t="s">
         <v>1482</v>
       </c>
       <c r="B1612">
-        <v>48.8</v>
+        <v>37.4</v>
       </c>
       <c r="C1612">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" t="s">
         <v>1483</v>
       </c>
       <c r="B1613">
-        <v>39.1</v>
+        <v>48</v>
       </c>
       <c r="C1613">
         <v>3</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" t="s">
         <v>1484</v>
       </c>
       <c r="B1614">
-        <v>39.1</v>
+        <v>48.8</v>
       </c>
       <c r="C1614">
         <v>3</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" t="s">
         <v>1485</v>
       </c>
       <c r="B1615">
-        <v>44</v>
+        <v>39.1</v>
       </c>
       <c r="C1615">
         <v>3</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" t="s">
         <v>1486</v>
       </c>
       <c r="B1616">
-        <v>44</v>
+        <v>39.1</v>
       </c>
       <c r="C1616">
         <v>3</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" t="s">
         <v>1487</v>
       </c>
       <c r="B1617">
         <v>44</v>
       </c>
       <c r="C1617">
         <v>3</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" t="s">
         <v>1488</v>
       </c>
       <c r="B1618">
-        <v>44.3</v>
+        <v>44</v>
       </c>
       <c r="C1618">
-        <v>3.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" t="s">
         <v>1489</v>
       </c>
       <c r="B1619">
-        <v>39.5</v>
+        <v>44</v>
       </c>
       <c r="C1619">
-        <v>1.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" t="s">
         <v>1490</v>
       </c>
       <c r="B1620">
-        <v>44</v>
+        <v>44.3</v>
       </c>
       <c r="C1620">
-        <v>1.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" t="s">
         <v>1491</v>
       </c>
       <c r="B1621">
         <v>39.5</v>
       </c>
       <c r="C1621">
         <v>1.8</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" t="s">
         <v>1492</v>
       </c>
       <c r="B1622">
-        <v>39.5</v>
+        <v>44</v>
       </c>
       <c r="C1622">
         <v>1.8</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" t="s">
         <v>1493</v>
       </c>
       <c r="B1623">
-        <v>42</v>
+        <v>39.5</v>
       </c>
       <c r="C1623">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" t="s">
         <v>1494</v>
       </c>
       <c r="B1624">
-        <v>46.5</v>
+        <v>39.5</v>
       </c>
       <c r="C1624">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" t="s">
         <v>1495</v>
       </c>
       <c r="B1625">
-        <v>47.6</v>
+        <v>42</v>
       </c>
       <c r="C1625">
         <v>2.4</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" t="s">
         <v>1496</v>
       </c>
       <c r="B1626">
-        <v>36.8</v>
+        <v>46.5</v>
       </c>
       <c r="C1626">
         <v>2.4</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" t="s">
         <v>1497</v>
       </c>
       <c r="B1627">
-        <v>37.4</v>
+        <v>47.6</v>
       </c>
       <c r="C1627">
         <v>2.4</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" t="s">
         <v>1498</v>
       </c>
       <c r="B1628">
-        <v>37.4</v>
+        <v>36.8</v>
       </c>
       <c r="C1628">
         <v>2.4</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" t="s">
         <v>1499</v>
       </c>
       <c r="B1629">
-        <v>41.3</v>
+        <v>37.4</v>
       </c>
       <c r="C1629">
         <v>2.4</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" t="s">
         <v>1500</v>
       </c>
       <c r="B1630">
-        <v>41.3</v>
+        <v>37.4</v>
       </c>
       <c r="C1630">
         <v>2.4</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" t="s">
         <v>1501</v>
       </c>
       <c r="B1631">
-        <v>42</v>
+        <v>41.3</v>
       </c>
       <c r="C1631">
         <v>2.4</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" t="s">
         <v>1502</v>
       </c>
       <c r="B1632">
-        <v>42</v>
+        <v>41.3</v>
       </c>
       <c r="C1632">
         <v>2.4</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" t="s">
         <v>1503</v>
       </c>
       <c r="B1633">
-        <v>41.8</v>
+        <v>42</v>
       </c>
       <c r="C1633">
-        <v>1.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" t="s">
         <v>1504</v>
       </c>
       <c r="B1634">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C1634">
-        <v>1.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" t="s">
         <v>1505</v>
       </c>
       <c r="B1635">
-        <v>34</v>
+        <v>41.8</v>
       </c>
       <c r="C1635">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" t="s">
         <v>1506</v>
       </c>
       <c r="B1636">
-        <v>38.5</v>
+        <v>45</v>
       </c>
       <c r="C1636">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B1637">
-        <v>39.5</v>
+        <v>34</v>
       </c>
       <c r="C1637">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B1638">
-        <v>39.5</v>
+        <v>38.5</v>
       </c>
       <c r="C1638">
         <v>0.6</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" t="s">
         <v>1508</v>
       </c>
       <c r="B1639">
-        <v>45.7</v>
+        <v>39.5</v>
       </c>
       <c r="C1639">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" t="s">
         <v>1509</v>
       </c>
       <c r="B1640">
-        <v>46.1</v>
+        <v>39.5</v>
       </c>
       <c r="C1640">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" t="s">
         <v>1510</v>
       </c>
       <c r="B1641">
-        <v>39</v>
+        <v>45.7</v>
       </c>
       <c r="C1641">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B1642">
-        <v>40.4</v>
+        <v>46.1</v>
       </c>
       <c r="C1642">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B1643">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C1643">
         <v>0.3</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B1644">
-        <v>40</v>
+        <v>40.4</v>
       </c>
       <c r="C1644">
         <v>0.3</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B1645">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C1645">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B1646">
-        <v>44.5</v>
+        <v>40</v>
       </c>
       <c r="C1646">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B1647">
-        <v>37.3</v>
+        <v>43</v>
       </c>
       <c r="C1647">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B1648">
-        <v>35.5</v>
+        <v>44.5</v>
       </c>
       <c r="C1648">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B1649">
-        <v>41</v>
+        <v>37.3</v>
       </c>
       <c r="C1649">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" t="s">
         <v>1514</v>
       </c>
       <c r="B1650">
         <v>35.5</v>
       </c>
       <c r="C1650">
         <v>0.3</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" t="s">
         <v>1515</v>
       </c>
       <c r="B1651">
-        <v>36.5</v>
+        <v>41</v>
       </c>
       <c r="C1651">
         <v>0.6</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" t="s">
         <v>1516</v>
       </c>
       <c r="B1652">
-        <v>42.5</v>
+        <v>35.5</v>
       </c>
       <c r="C1652">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" t="s">
         <v>1517</v>
       </c>
       <c r="B1653">
-        <v>42.5</v>
+        <v>36.5</v>
       </c>
       <c r="C1653">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" t="s">
         <v>1518</v>
       </c>
       <c r="B1654">
         <v>42.5</v>
       </c>
       <c r="C1654">
         <v>1.2</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" t="s">
         <v>1519</v>
       </c>
       <c r="B1655">
-        <v>32</v>
+        <v>42.5</v>
       </c>
       <c r="C1655">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B1656">
-        <v>30.9</v>
+        <v>42.5</v>
       </c>
       <c r="C1656">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B1657">
-        <v>36.9</v>
+        <v>32</v>
       </c>
       <c r="C1657">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" t="s">
         <v>1521</v>
       </c>
       <c r="B1658">
-        <v>36.9</v>
+        <v>30.9</v>
       </c>
       <c r="C1658">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" t="s">
         <v>1522</v>
       </c>
       <c r="B1659">
         <v>36.9</v>
       </c>
       <c r="C1659">
         <v>1.2</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" t="s">
         <v>1523</v>
       </c>
       <c r="B1660">
-        <v>39.5</v>
+        <v>36.9</v>
       </c>
       <c r="C1660">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" t="s">
         <v>1524</v>
       </c>
       <c r="B1661">
-        <v>40.2</v>
+        <v>36.9</v>
       </c>
       <c r="C1661">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" t="s">
         <v>1525</v>
       </c>
       <c r="B1662">
-        <v>34.4</v>
+        <v>39.5</v>
       </c>
       <c r="C1662">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B1663">
-        <v>32.7</v>
+        <v>40.2</v>
       </c>
       <c r="C1663">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B1664">
-        <v>32.7</v>
+        <v>34.4</v>
       </c>
       <c r="C1664">
         <v>0.3</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" t="s">
         <v>1527</v>
       </c>
       <c r="B1665">
-        <v>37.7</v>
+        <v>32.7</v>
       </c>
       <c r="C1665">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" t="s">
         <v>1528</v>
       </c>
       <c r="B1666">
-        <v>37.7</v>
+        <v>32.7</v>
       </c>
       <c r="C1666">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B1667">
-        <v>38.9</v>
+        <v>37.7</v>
       </c>
       <c r="C1667">
         <v>0.6</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B1668">
         <v>37.7</v>
       </c>
       <c r="C1668">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B1669">
-        <v>37.7</v>
+        <v>38.9</v>
       </c>
       <c r="C1669">
         <v>0.6</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B1670">
-        <v>44.6</v>
+        <v>37.7</v>
       </c>
       <c r="C1670">
         <v>1.2</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" t="s">
         <v>1531</v>
       </c>
       <c r="B1671">
-        <v>44.6</v>
+        <v>37.7</v>
       </c>
       <c r="C1671">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" t="s">
         <v>1532</v>
       </c>
       <c r="B1672">
         <v>44.6</v>
       </c>
       <c r="C1672">
         <v>1.2</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" t="s">
         <v>1533</v>
       </c>
       <c r="B1673">
-        <v>48</v>
+        <v>44.6</v>
       </c>
       <c r="C1673">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" t="s">
         <v>1534</v>
       </c>
       <c r="B1674">
-        <v>46.9</v>
+        <v>44.6</v>
       </c>
       <c r="C1674">
         <v>1.2</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" t="s">
         <v>1535</v>
       </c>
       <c r="B1675">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="C1675">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" t="s">
         <v>1536</v>
       </c>
       <c r="B1676">
-        <v>37</v>
+        <v>46.9</v>
       </c>
       <c r="C1676">
         <v>1.2</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" t="s">
         <v>1537</v>
       </c>
       <c r="B1677">
-        <v>37.3</v>
+        <v>37</v>
       </c>
       <c r="C1677">
         <v>1.2</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" t="s">
         <v>1538</v>
       </c>
       <c r="B1678">
-        <v>41.8</v>
+        <v>37</v>
       </c>
       <c r="C1678">
         <v>1.2</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" t="s">
         <v>1539</v>
       </c>
       <c r="B1679">
-        <v>41.8</v>
+        <v>37.3</v>
       </c>
       <c r="C1679">
         <v>1.2</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" t="s">
         <v>1540</v>
       </c>
       <c r="B1680">
         <v>41.8</v>
       </c>
       <c r="C1680">
         <v>1.2</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" t="s">
         <v>1541</v>
       </c>
       <c r="B1681">
         <v>41.8</v>
       </c>
       <c r="C1681">
         <v>1.2</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" t="s">
         <v>1542</v>
       </c>
       <c r="B1682">
         <v>41.8</v>
       </c>
       <c r="C1682">
         <v>1.2</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" t="s">
         <v>1543</v>
       </c>
       <c r="B1683">
-        <v>41</v>
+        <v>41.8</v>
       </c>
       <c r="C1683">
         <v>1.2</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B1684">
         <v>41.8</v>
       </c>
       <c r="C1684">
         <v>1.2</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B1685">
-        <v>41.8</v>
+        <v>41</v>
       </c>
       <c r="C1685">
         <v>1.2</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" t="s">
         <v>1545</v>
       </c>
       <c r="B1686">
-        <v>42.7</v>
+        <v>41.8</v>
       </c>
       <c r="C1686">
         <v>1.2</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B1687">
-        <v>43</v>
+        <v>41.8</v>
       </c>
       <c r="C1687">
         <v>1.2</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B1688">
         <v>42.7</v>
       </c>
       <c r="C1688">
         <v>1.2</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" t="s">
         <v>1547</v>
       </c>
       <c r="B1689">
-        <v>42.7</v>
+        <v>43</v>
       </c>
       <c r="C1689">
         <v>1.2</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" t="s">
         <v>1548</v>
       </c>
       <c r="B1690">
-        <v>44.7</v>
+        <v>42.7</v>
       </c>
       <c r="C1690">
         <v>1.2</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" t="s">
         <v>1549</v>
       </c>
       <c r="B1691">
-        <v>44.6</v>
+        <v>42.7</v>
       </c>
       <c r="C1691">
         <v>1.2</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" t="s">
         <v>1550</v>
       </c>
       <c r="B1692">
-        <v>44.6</v>
+        <v>44.7</v>
       </c>
       <c r="C1692">
         <v>1.2</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" t="s">
         <v>1551</v>
       </c>
       <c r="B1693">
         <v>44.6</v>
       </c>
       <c r="C1693">
         <v>1.2</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" t="s">
         <v>1552</v>
       </c>
       <c r="B1694">
-        <v>44.7</v>
+        <v>44.6</v>
       </c>
       <c r="C1694">
         <v>1.2</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" t="s">
         <v>1553</v>
       </c>
       <c r="B1695">
-        <v>44.7</v>
+        <v>44.6</v>
       </c>
       <c r="C1695">
         <v>1.2</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" t="s">
         <v>1554</v>
       </c>
       <c r="B1696">
-        <v>46</v>
+        <v>44.7</v>
       </c>
       <c r="C1696">
         <v>1.2</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" t="s">
         <v>1555</v>
       </c>
       <c r="B1697">
-        <v>46</v>
+        <v>44.7</v>
       </c>
       <c r="C1697">
         <v>1.2</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" t="s">
         <v>1556</v>
       </c>
       <c r="B1698">
         <v>46</v>
       </c>
       <c r="C1698">
         <v>1.2</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B1699">
-        <v>46.7</v>
+        <v>46</v>
       </c>
       <c r="C1699">
         <v>1.2</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B1700">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C1700">
         <v>1.2</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" t="s">
         <v>1558</v>
       </c>
       <c r="B1701">
-        <v>47.4</v>
+        <v>46.7</v>
       </c>
       <c r="C1701">
         <v>1.2</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" t="s">
         <v>1559</v>
       </c>
       <c r="B1702">
-        <v>36.5</v>
+        <v>41</v>
       </c>
       <c r="C1702">
         <v>1.2</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" t="s">
         <v>1560</v>
       </c>
       <c r="B1703">
-        <v>41</v>
+        <v>47.4</v>
       </c>
       <c r="C1703">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" t="s">
         <v>1561</v>
       </c>
       <c r="B1704">
-        <v>45.3</v>
+        <v>36.5</v>
       </c>
       <c r="C1704">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" t="s">
         <v>1562</v>
       </c>
       <c r="B1705">
-        <v>45.3</v>
+        <v>41</v>
       </c>
       <c r="C1705">
         <v>1.8</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" t="s">
         <v>1563</v>
       </c>
       <c r="B1706">
-        <v>45.5</v>
+        <v>45.3</v>
       </c>
       <c r="C1706">
         <v>1.8</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" t="s">
         <v>1564</v>
       </c>
       <c r="B1707">
         <v>45.3</v>
       </c>
       <c r="C1707">
         <v>1.8</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" t="s">
         <v>1565</v>
       </c>
       <c r="B1708">
-        <v>48.5</v>
+        <v>45.5</v>
       </c>
       <c r="C1708">
         <v>1.8</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" t="s">
         <v>1566</v>
       </c>
       <c r="B1709">
-        <v>48.5</v>
+        <v>45.3</v>
       </c>
       <c r="C1709">
         <v>1.8</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" t="s">
         <v>1567</v>
       </c>
       <c r="B1710">
         <v>48.5</v>
       </c>
       <c r="C1710">
         <v>1.8</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" t="s">
         <v>1568</v>
       </c>
       <c r="B1711">
-        <v>49.9</v>
+        <v>48.5</v>
       </c>
       <c r="C1711">
         <v>1.8</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" t="s">
         <v>1569</v>
       </c>
       <c r="B1712">
-        <v>38.7</v>
+        <v>48.5</v>
       </c>
       <c r="C1712">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" t="s">
         <v>1570</v>
       </c>
       <c r="B1713">
-        <v>31.8</v>
+        <v>49.9</v>
       </c>
       <c r="C1713">
-        <v>0.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" t="s">
         <v>1571</v>
       </c>
       <c r="B1714">
-        <v>37.5</v>
+        <v>38.7</v>
       </c>
       <c r="C1714">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B1715">
-        <v>36.6</v>
+        <v>31.8</v>
       </c>
       <c r="C1715">
         <v>0.2</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B1716">
-        <v>36.7</v>
+        <v>37.5</v>
       </c>
       <c r="C1716">
-        <v>1.2</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" t="s">
         <v>1573</v>
       </c>
       <c r="B1717">
-        <v>36.9</v>
+        <v>36.6</v>
       </c>
       <c r="C1717">
-        <v>1.2</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" t="s">
         <v>1574</v>
       </c>
       <c r="B1718">
-        <v>37.2</v>
+        <v>36.7</v>
       </c>
       <c r="C1718">
         <v>1.2</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" t="s">
         <v>1575</v>
       </c>
       <c r="B1719">
-        <v>40.4</v>
+        <v>36.9</v>
       </c>
       <c r="C1719">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" t="s">
         <v>1576</v>
       </c>
       <c r="B1720">
-        <v>33.8</v>
+        <v>37.2</v>
       </c>
       <c r="C1720">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" t="s">
         <v>1577</v>
       </c>
       <c r="B1721">
-        <v>32.1</v>
+        <v>40.4</v>
       </c>
       <c r="C1721">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" t="s">
         <v>1578</v>
       </c>
       <c r="B1722">
-        <v>32.1</v>
+        <v>33.8</v>
       </c>
       <c r="C1722">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" t="s">
         <v>1579</v>
       </c>
       <c r="B1723">
-        <v>34.4</v>
+        <v>32.1</v>
       </c>
       <c r="C1723">
         <v>0.3</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" t="s">
         <v>1580</v>
       </c>
       <c r="B1724">
-        <v>34.4</v>
+        <v>32.1</v>
       </c>
       <c r="C1724">
         <v>0.3</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" t="s">
         <v>1581</v>
       </c>
       <c r="B1725">
-        <v>36.2</v>
+        <v>34.4</v>
       </c>
       <c r="C1725">
         <v>0.3</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" t="s">
         <v>1582</v>
       </c>
       <c r="B1726">
-        <v>36.2</v>
+        <v>34.4</v>
       </c>
       <c r="C1726">
         <v>0.3</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B1727">
         <v>36.2</v>
       </c>
       <c r="C1727">
         <v>0.3</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B1728">
-        <v>37.3</v>
+        <v>36.2</v>
       </c>
       <c r="C1728">
         <v>0.3</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" t="s">
         <v>1584</v>
       </c>
       <c r="B1729">
-        <v>37.3</v>
+        <v>36.2</v>
       </c>
       <c r="C1729">
         <v>0.3</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" t="s">
         <v>1585</v>
       </c>
       <c r="B1730">
-        <v>40</v>
+        <v>37.3</v>
       </c>
       <c r="C1730">
         <v>0.3</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B1731">
-        <v>40.4</v>
+        <v>37.3</v>
       </c>
       <c r="C1731">
         <v>0.3</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B1732">
         <v>40</v>
       </c>
       <c r="C1732">
         <v>0.3</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B1733">
         <v>40.4</v>
       </c>
       <c r="C1733">
         <v>0.3</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="B1734">
-        <v>40.4</v>
+        <v>40</v>
       </c>
       <c r="C1734">
         <v>0.3</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="B1735">
-        <v>41.5</v>
+        <v>40.4</v>
       </c>
       <c r="C1735">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B1736">
-        <v>36.6</v>
+        <v>40.4</v>
       </c>
       <c r="C1736">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" t="s">
         <v>1588</v>
       </c>
       <c r="B1737">
-        <v>36.6</v>
+        <v>41.5</v>
       </c>
       <c r="C1737">
         <v>0.6</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" t="s">
         <v>1589</v>
       </c>
       <c r="B1738">
-        <v>39.8</v>
+        <v>36.6</v>
       </c>
       <c r="C1738">
         <v>0.6</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" t="s">
         <v>1590</v>
       </c>
       <c r="B1739">
-        <v>38.9</v>
+        <v>36.6</v>
       </c>
       <c r="C1739">
         <v>0.6</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B1740">
-        <v>37.7</v>
+        <v>39.8</v>
       </c>
       <c r="C1740">
         <v>0.6</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B1741">
-        <v>36</v>
+        <v>38.9</v>
       </c>
       <c r="C1741">
         <v>0.6</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B1742">
-        <v>39.2</v>
+        <v>37.7</v>
       </c>
       <c r="C1742">
         <v>0.6</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B1743">
-        <v>39.2</v>
+        <v>36</v>
       </c>
       <c r="C1743">
         <v>0.6</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B1744">
-        <v>38.9</v>
+        <v>39.2</v>
       </c>
       <c r="C1744">
         <v>0.6</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B1745">
-        <v>40</v>
+        <v>39.2</v>
       </c>
       <c r="C1745">
         <v>0.6</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" t="s">
         <v>1593</v>
       </c>
       <c r="B1746">
-        <v>40</v>
+        <v>38.9</v>
       </c>
       <c r="C1746">
         <v>0.6</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B1747">
-        <v>40.5</v>
+        <v>40</v>
       </c>
       <c r="C1747">
         <v>0.6</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B1748">
-        <v>41.5</v>
+        <v>40</v>
       </c>
       <c r="C1748">
         <v>0.6</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" t="s">
         <v>1595</v>
       </c>
       <c r="B1749">
-        <v>41.5</v>
+        <v>40.5</v>
       </c>
       <c r="C1749">
         <v>0.6</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" t="s">
         <v>1596</v>
       </c>
       <c r="B1750">
-        <v>41.7</v>
+        <v>41.5</v>
       </c>
       <c r="C1750">
         <v>0.6</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B1751">
         <v>41.5</v>
       </c>
       <c r="C1751">
         <v>0.6</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B1752">
-        <v>38.9</v>
+        <v>41.7</v>
       </c>
       <c r="C1752">
         <v>0.6</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B1753">
-        <v>44.3</v>
+        <v>41.5</v>
       </c>
       <c r="C1753">
         <v>0.6</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" t="s">
         <v>1598</v>
       </c>
       <c r="B1754">
-        <v>44.3</v>
+        <v>38.9</v>
       </c>
       <c r="C1754">
         <v>0.6</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B1755">
-        <v>45.1</v>
+        <v>44.3</v>
       </c>
       <c r="C1755">
         <v>0.6</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B1756">
-        <v>36.5</v>
+        <v>44.3</v>
       </c>
       <c r="C1756">
         <v>0.6</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" t="s">
         <v>1600</v>
       </c>
       <c r="B1757">
-        <v>36</v>
+        <v>45.1</v>
       </c>
       <c r="C1757">
         <v>0.6</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" t="s">
         <v>1601</v>
       </c>
       <c r="B1758">
-        <v>32</v>
+        <v>36.5</v>
       </c>
       <c r="C1758">
         <v>0.6</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" t="s">
         <v>1602</v>
       </c>
       <c r="B1759">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C1759">
         <v>0.6</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" t="s">
         <v>1603</v>
       </c>
       <c r="B1760">
         <v>32</v>
       </c>
       <c r="C1760">
         <v>0.6</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" t="s">
         <v>1604</v>
       </c>
       <c r="B1761">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="C1761">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" t="s">
         <v>1605</v>
       </c>
       <c r="B1762">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C1762">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" t="s">
         <v>1606</v>
       </c>
       <c r="B1763">
-        <v>39.5</v>
+        <v>45</v>
       </c>
       <c r="C1763">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" t="s">
         <v>1607</v>
       </c>
       <c r="B1764">
-        <v>38.5</v>
+        <v>34</v>
       </c>
       <c r="C1764">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" t="s">
         <v>1608</v>
       </c>
       <c r="B1765">
-        <v>45.7</v>
+        <v>39.5</v>
       </c>
       <c r="C1765">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" t="s">
         <v>1609</v>
       </c>
       <c r="B1766">
-        <v>41</v>
+        <v>38.5</v>
       </c>
       <c r="C1766">
         <v>0.6</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" t="s">
         <v>1610</v>
       </c>
       <c r="B1767">
-        <v>35.5</v>
+        <v>45.7</v>
       </c>
       <c r="C1767">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" t="s">
         <v>1611</v>
       </c>
       <c r="B1768">
-        <v>36.4</v>
+        <v>41</v>
       </c>
       <c r="C1768">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" t="s">
         <v>1612</v>
       </c>
       <c r="B1769">
-        <v>36.4</v>
+        <v>35.5</v>
       </c>
       <c r="C1769">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" t="s">
         <v>1613</v>
       </c>
       <c r="B1770">
-        <v>46</v>
+        <v>36.4</v>
       </c>
       <c r="C1770">
         <v>1.2</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" t="s">
         <v>1614</v>
       </c>
       <c r="B1771">
-        <v>36.6</v>
+        <v>36.4</v>
       </c>
       <c r="C1771">
-        <v>0.2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" t="s">
         <v>1615</v>
       </c>
       <c r="B1772">
-        <v>34.4</v>
+        <v>46</v>
       </c>
       <c r="C1772">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" t="s">
         <v>1616</v>
       </c>
       <c r="B1773">
-        <v>34.4</v>
+        <v>36.6</v>
       </c>
       <c r="C1773">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" t="s">
         <v>1617</v>
       </c>
       <c r="B1774">
-        <v>36.2</v>
+        <v>34.4</v>
       </c>
       <c r="C1774">
         <v>0.3</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" t="s">
         <v>1618</v>
       </c>
       <c r="B1775">
-        <v>40</v>
+        <v>34.4</v>
       </c>
       <c r="C1775">
         <v>0.3</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B1776">
-        <v>40.4</v>
+        <v>36.2</v>
       </c>
       <c r="C1776">
         <v>0.3</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B1777">
-        <v>40.4</v>
+        <v>40</v>
       </c>
       <c r="C1777">
         <v>0.3</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" t="s">
         <v>1620</v>
       </c>
       <c r="B1778">
-        <v>45.2</v>
+        <v>40.4</v>
       </c>
       <c r="C1778">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B1779">
-        <v>44.3</v>
+        <v>40.4</v>
       </c>
       <c r="C1779">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B1780">
-        <v>44.3</v>
+        <v>45.2</v>
       </c>
       <c r="C1780">
         <v>0.6</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" t="s">
         <v>1622</v>
       </c>
       <c r="B1781">
-        <v>37.7</v>
+        <v>44.3</v>
       </c>
       <c r="C1781">
         <v>0.6</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" t="s">
         <v>1623</v>
       </c>
       <c r="B1782">
-        <v>35</v>
+        <v>44.3</v>
       </c>
       <c r="C1782">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" t="s">
         <v>1624</v>
       </c>
       <c r="B1783">
-        <v>35</v>
+        <v>37.7</v>
       </c>
       <c r="C1783">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" t="s">
         <v>1625</v>
       </c>
       <c r="B1784">
         <v>35</v>
       </c>
       <c r="C1784">
         <v>1.2</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" t="s">
         <v>1626</v>
       </c>
       <c r="B1785">
-        <v>39.3</v>
+        <v>35</v>
       </c>
       <c r="C1785">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" t="s">
         <v>1627</v>
       </c>
       <c r="B1786">
-        <v>39.3</v>
+        <v>35</v>
       </c>
       <c r="C1786">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" t="s">
         <v>1628</v>
       </c>
       <c r="B1787">
         <v>39.3</v>
       </c>
       <c r="C1787">
         <v>1.8</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" t="s">
         <v>1629</v>
       </c>
       <c r="B1788">
-        <v>42.1</v>
+        <v>39.3</v>
       </c>
       <c r="C1788">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" t="s">
         <v>1630</v>
       </c>
       <c r="B1789">
-        <v>35.2</v>
+        <v>39.3</v>
       </c>
       <c r="C1789">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" t="s">
         <v>1631</v>
       </c>
       <c r="B1790">
-        <v>40.7</v>
+        <v>42.1</v>
       </c>
       <c r="C1790">
-        <v>1.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" t="s">
         <v>1632</v>
       </c>
       <c r="B1791">
-        <v>40.3</v>
+        <v>35.2</v>
       </c>
       <c r="C1791">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" t="s">
         <v>1633</v>
       </c>
       <c r="B1792">
         <v>40.7</v>
       </c>
       <c r="C1792">
         <v>1.2</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" t="s">
         <v>1634</v>
       </c>
       <c r="B1793">
-        <v>44.2</v>
+        <v>40.3</v>
       </c>
       <c r="C1793">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" t="s">
         <v>1635</v>
       </c>
       <c r="B1794">
-        <v>46.2</v>
+        <v>40.7</v>
       </c>
       <c r="C1794">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" t="s">
         <v>1636</v>
       </c>
       <c r="B1795">
-        <v>46.2</v>
+        <v>44.2</v>
       </c>
       <c r="C1795">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" t="s">
         <v>1637</v>
       </c>
       <c r="B1796">
-        <v>32.8</v>
+        <v>46.2</v>
       </c>
       <c r="C1796">
-        <v>0.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" t="s">
         <v>1638</v>
       </c>
       <c r="B1797">
-        <v>32.8</v>
+        <v>46.2</v>
       </c>
       <c r="C1797">
-        <v>0.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" t="s">
         <v>1639</v>
       </c>
       <c r="B1798">
-        <v>35.5</v>
+        <v>32.8</v>
       </c>
       <c r="C1798">
         <v>0.9</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" t="s">
         <v>1640</v>
       </c>
       <c r="B1799">
-        <v>38.9</v>
+        <v>32.8</v>
       </c>
       <c r="C1799">
         <v>0.9</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" t="s">
         <v>1641</v>
       </c>
       <c r="B1800">
-        <v>38.4</v>
+        <v>35.5</v>
       </c>
       <c r="C1800">
         <v>0.9</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B1801">
         <v>38.9</v>
       </c>
       <c r="C1801">
         <v>0.9</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B1802">
-        <v>40</v>
+        <v>38.4</v>
       </c>
       <c r="C1802">
         <v>0.9</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" t="s">
         <v>1643</v>
       </c>
       <c r="B1803">
-        <v>40</v>
+        <v>38.9</v>
       </c>
       <c r="C1803">
         <v>0.9</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B1804">
-        <v>38.4</v>
+        <v>40</v>
       </c>
       <c r="C1804">
         <v>0.9</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B1805">
-        <v>40.9</v>
+        <v>40</v>
       </c>
       <c r="C1805">
         <v>0.9</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" t="s">
         <v>1645</v>
       </c>
       <c r="B1806">
-        <v>43.5</v>
+        <v>38.4</v>
       </c>
       <c r="C1806">
         <v>0.9</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" t="s">
         <v>1646</v>
       </c>
       <c r="B1807">
-        <v>41.7</v>
+        <v>40.9</v>
       </c>
       <c r="C1807">
         <v>0.9</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B1808">
-        <v>42.8</v>
+        <v>43.5</v>
       </c>
       <c r="C1808">
         <v>0.9</v>
       </c>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="B1809">
-        <v>43.5</v>
+        <v>41.7</v>
       </c>
       <c r="C1809">
         <v>0.9</v>
       </c>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B1810">
-        <v>44.9</v>
+        <v>42.8</v>
       </c>
       <c r="C1810">
         <v>0.9</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" t="s">
         <v>1648</v>
       </c>
       <c r="B1811">
-        <v>42</v>
+        <v>43.5</v>
       </c>
       <c r="C1811">
         <v>0.9</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B1812">
-        <v>44.8</v>
+        <v>44.9</v>
       </c>
       <c r="C1812">
         <v>0.9</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B1813">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C1813">
         <v>0.9</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B1814">
-        <v>42</v>
+        <v>44.8</v>
       </c>
       <c r="C1814">
         <v>0.9</v>
       </c>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" t="s">
         <v>1650</v>
       </c>
       <c r="B1815">
-        <v>44.1</v>
+        <v>44.7</v>
       </c>
       <c r="C1815">
         <v>0.9</v>
       </c>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" t="s">
         <v>1651</v>
       </c>
       <c r="B1816">
-        <v>45.7</v>
+        <v>42</v>
       </c>
       <c r="C1816">
         <v>0.9</v>
       </c>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B1817">
         <v>44.1</v>
       </c>
       <c r="C1817">
         <v>0.9</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B1818">
-        <v>47.4</v>
+        <v>45.7</v>
       </c>
       <c r="C1818">
         <v>0.9</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" t="s">
         <v>1653</v>
       </c>
       <c r="B1819">
-        <v>47.4</v>
+        <v>44.1</v>
       </c>
       <c r="C1819">
         <v>0.9</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" t="s">
         <v>1654</v>
       </c>
       <c r="B1820">
-        <v>49.4</v>
+        <v>47.4</v>
       </c>
       <c r="C1820">
         <v>0.9</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" t="s">
         <v>1655</v>
       </c>
       <c r="B1821">
-        <v>49</v>
+        <v>47.4</v>
       </c>
       <c r="C1821">
         <v>0.9</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" t="s">
         <v>1656</v>
       </c>
       <c r="B1822">
-        <v>31.1</v>
+        <v>49.4</v>
       </c>
       <c r="C1822">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B1823">
-        <v>31.6</v>
+        <v>49</v>
       </c>
       <c r="C1823">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B1824">
-        <v>34.6</v>
+        <v>31.1</v>
       </c>
       <c r="C1824">
         <v>0.6</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" t="s">
         <v>1658</v>
       </c>
       <c r="B1825">
-        <v>43.5</v>
+        <v>31.6</v>
       </c>
       <c r="C1825">
         <v>0.6</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B1826">
         <v>34.6</v>
       </c>
       <c r="C1826">
         <v>0.6</v>
       </c>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B1827">
-        <v>36</v>
+        <v>43.5</v>
       </c>
       <c r="C1827">
         <v>0.6</v>
       </c>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" t="s">
         <v>1660</v>
       </c>
       <c r="B1828">
-        <v>36</v>
+        <v>34.6</v>
       </c>
       <c r="C1828">
         <v>0.6</v>
       </c>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" t="s">
         <v>1661</v>
       </c>
       <c r="B1829">
-        <v>36.8</v>
+        <v>36</v>
       </c>
       <c r="C1829">
         <v>0.6</v>
       </c>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" t="s">
         <v>1662</v>
       </c>
       <c r="B1830">
-        <v>38.9</v>
+        <v>36</v>
       </c>
       <c r="C1830">
         <v>0.6</v>
       </c>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" t="s">
         <v>1663</v>
       </c>
       <c r="B1831">
-        <v>38.9</v>
+        <v>36.8</v>
       </c>
       <c r="C1831">
         <v>0.6</v>
       </c>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" t="s">
         <v>1664</v>
       </c>
       <c r="B1832">
-        <v>40.5</v>
+        <v>38.9</v>
       </c>
       <c r="C1832">
         <v>0.6</v>
       </c>
     </row>
     <row r="1833" spans="1:3">
       <c r="A1833" t="s">
         <v>1665</v>
       </c>
       <c r="B1833">
-        <v>40.5</v>
+        <v>38.9</v>
       </c>
       <c r="C1833">
         <v>0.6</v>
       </c>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B1834">
         <v>40.5</v>
       </c>
       <c r="C1834">
         <v>0.6</v>
       </c>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B1835">
-        <v>41.6</v>
+        <v>40.5</v>
       </c>
       <c r="C1835">
         <v>0.6</v>
       </c>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" t="s">
         <v>1667</v>
       </c>
       <c r="B1836">
-        <v>41.6</v>
+        <v>40.5</v>
       </c>
       <c r="C1836">
         <v>0.6</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" t="s">
         <v>1668</v>
       </c>
       <c r="B1837">
-        <v>42.6</v>
+        <v>41.6</v>
       </c>
       <c r="C1837">
         <v>0.6</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" t="s">
         <v>1669</v>
       </c>
       <c r="B1838">
-        <v>43.5</v>
+        <v>41.6</v>
       </c>
       <c r="C1838">
         <v>0.6</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" t="s">
         <v>1670</v>
       </c>
       <c r="B1839">
-        <v>43.5</v>
+        <v>42.6</v>
       </c>
       <c r="C1839">
         <v>0.6</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" t="s">
         <v>1671</v>
       </c>
       <c r="B1840">
-        <v>45.2</v>
+        <v>43.5</v>
       </c>
       <c r="C1840">
         <v>0.6</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" t="s">
         <v>1672</v>
       </c>
       <c r="B1841">
-        <v>45.8</v>
+        <v>43.5</v>
       </c>
       <c r="C1841">
         <v>0.6</v>
       </c>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" t="s">
         <v>1673</v>
       </c>
       <c r="B1842">
-        <v>45.8</v>
+        <v>45.2</v>
       </c>
       <c r="C1842">
         <v>0.6</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" t="s">
         <v>1674</v>
       </c>
       <c r="B1843">
-        <v>38</v>
+        <v>45.8</v>
       </c>
       <c r="C1843">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" t="s">
         <v>1675</v>
       </c>
       <c r="B1844">
-        <v>31.6</v>
+        <v>45.8</v>
       </c>
       <c r="C1844">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" t="s">
         <v>1676</v>
       </c>
       <c r="B1845">
-        <v>31.6</v>
+        <v>38</v>
       </c>
       <c r="C1845">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" t="s">
         <v>1677</v>
       </c>
       <c r="B1846">
         <v>31.6</v>
       </c>
       <c r="C1846">
         <v>0.3</v>
       </c>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" t="s">
         <v>1678</v>
       </c>
       <c r="B1847">
         <v>31.6</v>
       </c>
       <c r="C1847">
         <v>0.3</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" t="s">
         <v>1679</v>
       </c>
       <c r="B1848">
-        <v>34.4</v>
+        <v>31.6</v>
       </c>
       <c r="C1848">
         <v>0.3</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" t="s">
         <v>1680</v>
       </c>
       <c r="B1849">
-        <v>36.2</v>
+        <v>31.6</v>
       </c>
       <c r="C1849">
         <v>0.3</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" t="s">
         <v>1681</v>
       </c>
       <c r="B1850">
-        <v>37.3</v>
+        <v>34.4</v>
       </c>
       <c r="C1850">
         <v>0.3</v>
       </c>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" t="s">
         <v>1682</v>
       </c>
       <c r="B1851">
-        <v>36.9</v>
+        <v>36.2</v>
       </c>
       <c r="C1851">
         <v>0.3</v>
       </c>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" t="s">
         <v>1683</v>
       </c>
       <c r="B1852">
-        <v>36.9</v>
+        <v>37.3</v>
       </c>
       <c r="C1852">
         <v>0.3</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" t="s">
         <v>1684</v>
       </c>
       <c r="B1853">
-        <v>37.3</v>
+        <v>36.9</v>
       </c>
       <c r="C1853">
         <v>0.3</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" t="s">
         <v>1685</v>
       </c>
       <c r="B1854">
-        <v>38</v>
+        <v>36.9</v>
       </c>
       <c r="C1854">
         <v>0.3</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" t="s">
         <v>1686</v>
       </c>
       <c r="B1855">
-        <v>38.7</v>
+        <v>37.3</v>
       </c>
       <c r="C1855">
         <v>0.3</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" t="s">
         <v>1687</v>
       </c>
       <c r="B1856">
-        <v>38.7</v>
+        <v>38</v>
       </c>
       <c r="C1856">
         <v>0.3</v>
       </c>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" t="s">
         <v>1688</v>
       </c>
       <c r="B1857">
-        <v>40.4</v>
+        <v>38.7</v>
       </c>
       <c r="C1857">
         <v>0.3</v>
       </c>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" t="s">
         <v>1689</v>
       </c>
       <c r="B1858">
-        <v>40.4</v>
+        <v>38.7</v>
       </c>
       <c r="C1858">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" t="s">
         <v>1690</v>
       </c>
       <c r="B1859">
         <v>40.4</v>
       </c>
       <c r="C1859">
         <v>0.3</v>
       </c>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" t="s">
         <v>1691</v>
       </c>
       <c r="B1860">
-        <v>37.5</v>
+        <v>40.4</v>
       </c>
       <c r="C1860">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B1861">
-        <v>41.2</v>
+        <v>40.4</v>
       </c>
       <c r="C1861">
         <v>0.3</v>
       </c>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B1862">
-        <v>39.3</v>
+        <v>37.5</v>
       </c>
       <c r="C1862">
         <v>0.3</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" t="s">
         <v>1693</v>
       </c>
       <c r="B1863">
-        <v>40.5</v>
+        <v>41.2</v>
       </c>
       <c r="C1863">
         <v>0.3</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" t="s">
         <v>1694</v>
       </c>
       <c r="B1864">
-        <v>31.1</v>
+        <v>39.3</v>
       </c>
       <c r="C1864">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" t="s">
         <v>1695</v>
       </c>
       <c r="B1865">
-        <v>34.5</v>
+        <v>40.5</v>
       </c>
       <c r="C1865">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" t="s">
         <v>1696</v>
       </c>
       <c r="B1866">
-        <v>38.9</v>
+        <v>31.1</v>
       </c>
       <c r="C1866">
         <v>0.6</v>
       </c>
     </row>
     <row r="1867" spans="1:3">
       <c r="A1867" t="s">
         <v>1697</v>
       </c>
       <c r="B1867">
-        <v>40.2</v>
+        <v>34.5</v>
       </c>
       <c r="C1867">
         <v>0.6</v>
       </c>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" t="s">
         <v>1698</v>
       </c>
       <c r="B1868">
-        <v>40.5</v>
+        <v>38.9</v>
       </c>
       <c r="C1868">
         <v>0.6</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" t="s">
         <v>1699</v>
       </c>
       <c r="B1869">
-        <v>38.4</v>
+        <v>40.2</v>
       </c>
       <c r="C1869">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" t="s">
         <v>1700</v>
       </c>
       <c r="B1870">
-        <v>43.5</v>
+        <v>40.5</v>
       </c>
       <c r="C1870">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B1871">
-        <v>43.5</v>
+        <v>38.4</v>
       </c>
       <c r="C1871">
         <v>0.9</v>
       </c>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B1872">
-        <v>40.7</v>
+        <v>43.5</v>
       </c>
       <c r="C1872">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1873" spans="1:3">
       <c r="A1873" t="s">
         <v>1702</v>
       </c>
       <c r="B1873">
-        <v>44.6</v>
+        <v>43.5</v>
       </c>
       <c r="C1873">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" t="s">
         <v>1703</v>
       </c>
       <c r="B1874">
-        <v>37.3</v>
+        <v>40.7</v>
       </c>
       <c r="C1874">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" t="s">
         <v>1704</v>
       </c>
       <c r="B1875">
-        <v>33.6</v>
+        <v>44.6</v>
       </c>
       <c r="C1875">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" t="s">
         <v>1705</v>
       </c>
       <c r="B1876">
-        <v>37</v>
+        <v>37.3</v>
       </c>
       <c r="C1876">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" t="s">
         <v>1706</v>
       </c>
       <c r="B1877">
-        <v>37</v>
+        <v>33.6</v>
       </c>
       <c r="C1877">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" t="s">
         <v>1707</v>
       </c>
       <c r="B1878">
-        <v>44.6</v>
+        <v>37</v>
       </c>
       <c r="C1878">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1879" spans="1:3">
       <c r="A1879" t="s">
         <v>1708</v>
       </c>
       <c r="B1879">
-        <v>44.8</v>
+        <v>37</v>
       </c>
       <c r="C1879">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" t="s">
         <v>1709</v>
       </c>
       <c r="B1880">
-        <v>40</v>
+        <v>44.6</v>
       </c>
       <c r="C1880">
         <v>1.2</v>
       </c>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" t="s">
         <v>1710</v>
       </c>
       <c r="B1881">
-        <v>41</v>
+        <v>44.8</v>
       </c>
       <c r="C1881">
         <v>1.2</v>
       </c>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" t="s">
         <v>1711</v>
       </c>
       <c r="B1882">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C1882">
-        <v>0.35</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1883" spans="1:3">
       <c r="A1883" t="s">
         <v>1712</v>
       </c>
       <c r="B1883">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C1883">
-        <v>0.35</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" t="s">
         <v>1713</v>
       </c>
       <c r="B1884">
         <v>29</v>
       </c>
       <c r="C1884">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" t="s">
         <v>1714</v>
       </c>
       <c r="B1885">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C1885">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B1886">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C1886">
         <v>0.3</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="B1887">
-        <v>33.9</v>
+        <v>30</v>
       </c>
       <c r="C1887">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" t="s">
         <v>1716</v>
       </c>
       <c r="B1888">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C1888">
         <v>0.3</v>
       </c>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" t="s">
         <v>1717</v>
       </c>
       <c r="B1889">
         <v>33.9</v>
       </c>
       <c r="C1889">
-        <v>0.65</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" t="s">
         <v>1718</v>
       </c>
       <c r="B1890">
-        <v>33.9</v>
+        <v>35</v>
       </c>
       <c r="C1890">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" t="s">
         <v>1719</v>
       </c>
       <c r="B1891">
-        <v>34.5</v>
+        <v>33.9</v>
       </c>
       <c r="C1891">
         <v>0.65</v>
       </c>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B1892">
-        <v>34</v>
+        <v>33.9</v>
       </c>
       <c r="C1892">
         <v>0.65</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="B1893">
         <v>34.5</v>
       </c>
       <c r="C1893">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="B1894">
         <v>34</v>
       </c>
       <c r="C1894">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B1895">
-        <v>33.9</v>
+        <v>34.5</v>
       </c>
       <c r="C1895">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" t="s">
         <v>1721</v>
       </c>
       <c r="B1896">
         <v>34</v>
       </c>
       <c r="C1896">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" t="s">
         <v>1722</v>
       </c>
       <c r="B1897">
-        <v>34.5</v>
+        <v>33.9</v>
       </c>
       <c r="C1897">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" t="s">
         <v>1723</v>
       </c>
       <c r="B1898">
-        <v>35.5</v>
+        <v>34</v>
       </c>
       <c r="C1898">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" t="s">
         <v>1724</v>
       </c>
       <c r="B1899">
-        <v>36</v>
+        <v>34.5</v>
       </c>
       <c r="C1899">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" t="s">
         <v>1725</v>
       </c>
       <c r="B1900">
-        <v>36</v>
+        <v>35.5</v>
       </c>
       <c r="C1900">
         <v>0.6</v>
       </c>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" t="s">
         <v>1726</v>
       </c>
       <c r="B1901">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C1901">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B1902">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C1902">
         <v>0.6</v>
       </c>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="B1903">
-        <v>38.5</v>
+        <v>39</v>
       </c>
       <c r="C1903">
         <v>0.6</v>
       </c>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="B1904">
-        <v>38.5</v>
+        <v>38</v>
       </c>
       <c r="C1904">
         <v>0.6</v>
       </c>
     </row>
     <row r="1905" spans="1:3">
       <c r="A1905" t="s">
         <v>1728</v>
       </c>
       <c r="B1905">
-        <v>38</v>
+        <v>38.5</v>
       </c>
       <c r="C1905">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" t="s">
         <v>1729</v>
       </c>
       <c r="B1906">
-        <v>38</v>
+        <v>38.5</v>
       </c>
       <c r="C1906">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B1907">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C1907">
         <v>0.9</v>
       </c>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B1908">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C1908">
         <v>0.9</v>
       </c>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" t="s">
         <v>1731</v>
       </c>
       <c r="B1909">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C1909">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" t="s">
         <v>1732</v>
       </c>
       <c r="B1910">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C1910">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B1911">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C1911">
         <v>1.2</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B1912">
         <v>44</v>
       </c>
       <c r="C1912">
         <v>1.2</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" t="s">
         <v>1734</v>
       </c>
       <c r="B1913">
-        <v>48.2</v>
+        <v>45</v>
       </c>
       <c r="C1913">
-        <v>3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1914" spans="1:3">
       <c r="A1914" t="s">
         <v>1735</v>
       </c>
       <c r="B1914">
-        <v>49.3</v>
+        <v>44</v>
       </c>
       <c r="C1914">
-        <v>3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" t="s">
         <v>1736</v>
       </c>
       <c r="B1915">
-        <v>39.1</v>
+        <v>48.2</v>
       </c>
       <c r="C1915">
         <v>3</v>
       </c>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" t="s">
         <v>1737</v>
       </c>
       <c r="B1916">
-        <v>43.2</v>
+        <v>49.3</v>
       </c>
       <c r="C1916">
         <v>3</v>
       </c>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" t="s">
         <v>1738</v>
       </c>
       <c r="B1917">
-        <v>43.9</v>
+        <v>39.1</v>
       </c>
       <c r="C1917">
         <v>3</v>
       </c>
     </row>
     <row r="1918" spans="1:3">
       <c r="A1918" t="s">
         <v>1739</v>
       </c>
       <c r="B1918">
-        <v>40.7</v>
+        <v>43.2</v>
       </c>
       <c r="C1918">
-        <v>3.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1919" spans="1:3">
       <c r="A1919" t="s">
         <v>1740</v>
       </c>
       <c r="B1919">
-        <v>44.8</v>
+        <v>43.9</v>
       </c>
       <c r="C1919">
-        <v>3.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1920" spans="1:3">
       <c r="A1920" t="s">
         <v>1741</v>
       </c>
       <c r="B1920">
-        <v>45.6</v>
+        <v>40.7</v>
       </c>
       <c r="C1920">
         <v>3.7</v>
       </c>
     </row>
     <row r="1921" spans="1:3">
       <c r="A1921" t="s">
         <v>1742</v>
       </c>
       <c r="B1921">
-        <v>39.4</v>
+        <v>44.8</v>
       </c>
       <c r="C1921">
-        <v>0.6</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1922" spans="1:3">
       <c r="A1922" t="s">
         <v>1743</v>
       </c>
       <c r="B1922">
-        <v>40.4</v>
+        <v>45.6</v>
       </c>
       <c r="C1922">
-        <v>1.2</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" t="s">
         <v>1744</v>
       </c>
       <c r="B1923">
-        <v>40.4</v>
+        <v>39.4</v>
       </c>
       <c r="C1923">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" t="s">
         <v>1745</v>
       </c>
       <c r="B1924">
-        <v>35.3</v>
+        <v>40.4</v>
       </c>
       <c r="C1924">
         <v>1.2</v>
       </c>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" t="s">
         <v>1746</v>
       </c>
       <c r="B1925">
-        <v>43.8</v>
+        <v>40.4</v>
       </c>
       <c r="C1925">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" t="s">
         <v>1747</v>
       </c>
       <c r="B1926">
-        <v>43.8</v>
+        <v>35.3</v>
       </c>
       <c r="C1926">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" t="s">
         <v>1748</v>
       </c>
       <c r="B1927">
-        <v>45.1</v>
+        <v>43.8</v>
       </c>
       <c r="C1927">
         <v>1.8</v>
       </c>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" t="s">
         <v>1749</v>
       </c>
       <c r="B1928">
-        <v>34.2</v>
+        <v>43.8</v>
       </c>
       <c r="C1928">
         <v>1.8</v>
       </c>
     </row>
     <row r="1929" spans="1:3">
       <c r="A1929" t="s">
         <v>1750</v>
       </c>
       <c r="B1929">
-        <v>38.7</v>
+        <v>45.1</v>
       </c>
       <c r="C1929">
         <v>1.8</v>
       </c>
     </row>
     <row r="1930" spans="1:3">
       <c r="A1930" t="s">
         <v>1751</v>
       </c>
       <c r="B1930">
-        <v>39.7</v>
+        <v>34.2</v>
       </c>
       <c r="C1930">
         <v>1.8</v>
       </c>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" t="s">
         <v>1752</v>
       </c>
       <c r="B1931">
         <v>38.7</v>
       </c>
       <c r="C1931">
         <v>1.8</v>
       </c>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" t="s">
         <v>1753</v>
       </c>
       <c r="B1932">
-        <v>46.2</v>
+        <v>39.7</v>
       </c>
       <c r="C1932">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" t="s">
         <v>1754</v>
       </c>
       <c r="B1933">
-        <v>46.2</v>
+        <v>38.7</v>
       </c>
       <c r="C1933">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" t="s">
         <v>1755</v>
       </c>
       <c r="B1934">
-        <v>47.5</v>
+        <v>46.2</v>
       </c>
       <c r="C1934">
         <v>2.4</v>
       </c>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" t="s">
         <v>1756</v>
       </c>
       <c r="B1935">
-        <v>37.2</v>
+        <v>46.2</v>
       </c>
       <c r="C1935">
         <v>2.4</v>
       </c>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" t="s">
         <v>1757</v>
       </c>
       <c r="B1936">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="C1936">
         <v>2.4</v>
       </c>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" t="s">
         <v>1758</v>
       </c>
       <c r="B1937">
-        <v>41.3</v>
+        <v>37.2</v>
       </c>
       <c r="C1937">
         <v>2.4</v>
       </c>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" t="s">
         <v>1759</v>
       </c>
       <c r="B1938">
-        <v>42.2</v>
+        <v>41.3</v>
       </c>
       <c r="C1938">
         <v>2.4</v>
       </c>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" t="s">
         <v>1760</v>
       </c>
       <c r="B1939">
         <v>41.3</v>
       </c>
       <c r="C1939">
         <v>2.4</v>
       </c>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" t="s">
         <v>1761</v>
       </c>
       <c r="B1940">
-        <v>49.3</v>
+        <v>42.2</v>
       </c>
       <c r="C1940">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" t="s">
         <v>1762</v>
       </c>
       <c r="B1941">
-        <v>43.9</v>
+        <v>41.3</v>
       </c>
       <c r="C1941">
-        <v>3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" t="s">
         <v>1763</v>
       </c>
       <c r="B1942">
-        <v>35.8</v>
+        <v>49.3</v>
       </c>
       <c r="C1942">
-        <v>1.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" t="s">
         <v>1764</v>
       </c>
       <c r="B1943">
-        <v>45.1</v>
+        <v>43.9</v>
       </c>
       <c r="C1943">
-        <v>1.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" t="s">
         <v>1765</v>
       </c>
       <c r="B1944">
-        <v>41.3</v>
+        <v>35.8</v>
       </c>
       <c r="C1944">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1945" spans="1:3">
       <c r="A1945" t="s">
         <v>1766</v>
       </c>
       <c r="B1945">
-        <v>41.3</v>
+        <v>45.1</v>
       </c>
       <c r="C1945">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1946" spans="1:3">
       <c r="A1946" t="s">
         <v>1767</v>
       </c>
       <c r="B1946">
-        <v>47.6</v>
+        <v>41.3</v>
       </c>
       <c r="C1946">
         <v>2.4</v>
       </c>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" t="s">
         <v>1768</v>
       </c>
       <c r="B1947">
-        <v>47.6</v>
+        <v>41.3</v>
       </c>
       <c r="C1947">
         <v>2.4</v>
       </c>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" t="s">
         <v>1769</v>
       </c>
       <c r="B1948">
-        <v>42.2</v>
+        <v>47.6</v>
       </c>
       <c r="C1948">
         <v>2.4</v>
       </c>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" t="s">
         <v>1770</v>
       </c>
       <c r="B1949">
-        <v>24</v>
+        <v>47.6</v>
       </c>
       <c r="C1949">
-        <v>0.63</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1950" spans="1:3">
       <c r="A1950" t="s">
         <v>1771</v>
       </c>
       <c r="B1950">
-        <v>44</v>
+        <v>42.2</v>
       </c>
       <c r="C1950">
-        <v>1.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" t="s">
         <v>1772</v>
       </c>
       <c r="B1951">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C1951">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B1952">
-        <v>38.7</v>
+        <v>44</v>
       </c>
       <c r="C1952">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B1953">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C1953">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B1954">
-        <v>42</v>
+        <v>38.7</v>
       </c>
       <c r="C1954">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B1955">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C1955">
-        <v>0.9</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" t="s">
         <v>1775</v>
       </c>
       <c r="B1956">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1956">
         <v>0.9</v>
       </c>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" t="s">
         <v>1776</v>
       </c>
       <c r="B1957">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C1957">
         <v>0.9</v>
       </c>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" t="s">
         <v>1777</v>
       </c>
       <c r="B1958">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C1958">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1959" spans="1:3">
       <c r="A1959" t="s">
         <v>1778</v>
       </c>
       <c r="B1959">
-        <v>43.6</v>
+        <v>40</v>
       </c>
       <c r="C1959">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="1960" spans="1:3">
       <c r="A1960" t="s">
         <v>1779</v>
       </c>
       <c r="B1960">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C1960">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" t="s">
         <v>1780</v>
       </c>
       <c r="B1961">
-        <v>38.7</v>
+        <v>43.6</v>
       </c>
       <c r="C1961">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" t="s">
         <v>1781</v>
       </c>
       <c r="B1962">
-        <v>38.7</v>
+        <v>41</v>
       </c>
       <c r="C1962">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" t="s">
         <v>1782</v>
       </c>
       <c r="B1963">
-        <v>38</v>
+        <v>38.7</v>
       </c>
       <c r="C1963">
         <v>0.6</v>
       </c>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" t="s">
         <v>1783</v>
       </c>
       <c r="B1964">
-        <v>40.4</v>
+        <v>38.7</v>
       </c>
       <c r="C1964">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" t="s">
         <v>1784</v>
       </c>
       <c r="B1965">
-        <v>40.4</v>
+        <v>38</v>
       </c>
       <c r="C1965">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" t="s">
         <v>1785</v>
       </c>
       <c r="B1966">
-        <v>40.1</v>
+        <v>40.4</v>
       </c>
       <c r="C1966">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" t="s">
         <v>1786</v>
       </c>
       <c r="B1967">
-        <v>28</v>
+        <v>40.4</v>
       </c>
       <c r="C1967">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="1968" spans="1:3">
       <c r="A1968" t="s">
         <v>1787</v>
       </c>
       <c r="B1968">
-        <v>28</v>
+        <v>40.1</v>
       </c>
       <c r="C1968">
         <v>0.3</v>
       </c>
     </row>
     <row r="1969" spans="1:3">
       <c r="A1969" t="s">
         <v>1788</v>
       </c>
       <c r="B1969">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1969">
         <v>0.3</v>
       </c>
     </row>
     <row r="1970" spans="1:3">
       <c r="A1970" t="s">
         <v>1789</v>
       </c>
       <c r="B1970">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C1970">
         <v>0.3</v>
       </c>
     </row>
     <row r="1971" spans="1:3">
       <c r="A1971" t="s">
         <v>1790</v>
       </c>
       <c r="B1971">
         <v>33</v>
       </c>
       <c r="C1971">
         <v>0.3</v>
       </c>
     </row>
     <row r="1972" spans="1:3">
       <c r="A1972" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B1972">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C1972">
         <v>0.3</v>
       </c>
     </row>
     <row r="1973" spans="1:3">
       <c r="A1973" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B1973">
-        <v>30.8</v>
+        <v>33</v>
       </c>
       <c r="C1973">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1974" spans="1:3">
       <c r="A1974" t="s">
         <v>1792</v>
       </c>
       <c r="B1974">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C1974">
         <v>0.3</v>
       </c>
     </row>
     <row r="1975" spans="1:3">
       <c r="A1975" t="s">
         <v>1793</v>
       </c>
       <c r="B1975">
-        <v>30</v>
+        <v>30.8</v>
       </c>
       <c r="C1975">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1976" spans="1:3">
       <c r="A1976" t="s">
         <v>1794</v>
       </c>
       <c r="B1976">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C1976">
         <v>0.3</v>
       </c>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" t="s">
         <v>1795</v>
       </c>
       <c r="B1977">
-        <v>30.8</v>
+        <v>30</v>
       </c>
       <c r="C1977">
         <v>0.3</v>
       </c>
     </row>
     <row r="1978" spans="1:3">
       <c r="A1978" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B1978">
-        <v>30.9</v>
+        <v>29</v>
       </c>
       <c r="C1978">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1979" spans="1:3">
       <c r="A1979" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B1979">
         <v>30.8</v>
       </c>
       <c r="C1979">
         <v>0.3</v>
       </c>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980" t="s">
         <v>1797</v>
       </c>
       <c r="B1980">
-        <v>32.3</v>
+        <v>30.9</v>
       </c>
       <c r="C1980">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981" t="s">
         <v>1798</v>
       </c>
       <c r="B1981">
-        <v>32.7</v>
+        <v>30.8</v>
       </c>
       <c r="C1981">
         <v>0.3</v>
       </c>
     </row>
     <row r="1982" spans="1:3">
       <c r="A1982" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B1982">
-        <v>32.1</v>
+        <v>32.3</v>
       </c>
       <c r="C1982">
         <v>0.3</v>
       </c>
     </row>
     <row r="1983" spans="1:3">
       <c r="A1983" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B1983">
-        <v>32.1</v>
+        <v>32.7</v>
       </c>
       <c r="C1983">
         <v>0.3</v>
       </c>
     </row>
     <row r="1984" spans="1:3">
       <c r="A1984" t="s">
         <v>1800</v>
       </c>
       <c r="B1984">
-        <v>33.5</v>
+        <v>32.1</v>
       </c>
       <c r="C1984">
         <v>0.3</v>
       </c>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B1985">
-        <v>34.2</v>
+        <v>32.1</v>
       </c>
       <c r="C1985">
         <v>0.3</v>
       </c>
     </row>
     <row r="1986" spans="1:3">
       <c r="A1986" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="B1986">
-        <v>38.7</v>
+        <v>33.5</v>
       </c>
       <c r="C1986">
         <v>0.3</v>
       </c>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="B1987">
-        <v>33</v>
+        <v>34.2</v>
       </c>
       <c r="C1987">
         <v>0.3</v>
       </c>
     </row>
     <row r="1988" spans="1:3">
       <c r="A1988" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="B1988">
-        <v>34</v>
+        <v>38.7</v>
       </c>
       <c r="C1988">
         <v>0.3</v>
       </c>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B1989">
         <v>33</v>
       </c>
       <c r="C1989">
         <v>0.3</v>
       </c>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" t="s">
         <v>1802</v>
       </c>
       <c r="B1990">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C1990">
         <v>0.3</v>
       </c>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" t="s">
         <v>1803</v>
       </c>
       <c r="B1991">
         <v>33</v>
       </c>
       <c r="C1991">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" t="s">
         <v>1804</v>
       </c>
       <c r="B1992">
         <v>33</v>
       </c>
       <c r="C1992">
         <v>0.3</v>
       </c>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" t="s">
         <v>1805</v>
       </c>
       <c r="B1993">
         <v>33</v>
       </c>
       <c r="C1993">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="1994" spans="1:3">
       <c r="A1994" t="s">
         <v>1806</v>
       </c>
       <c r="B1994">
-        <v>34.6</v>
+        <v>33</v>
       </c>
       <c r="C1994">
         <v>0.3</v>
       </c>
     </row>
     <row r="1995" spans="1:3">
       <c r="A1995" t="s">
         <v>1807</v>
       </c>
       <c r="B1995">
-        <v>34.2</v>
+        <v>33</v>
       </c>
       <c r="C1995">
         <v>0.3</v>
       </c>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" t="s">
         <v>1808</v>
       </c>
       <c r="B1996">
-        <v>34.2</v>
+        <v>34.6</v>
       </c>
       <c r="C1996">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" t="s">
         <v>1809</v>
       </c>
       <c r="B1997">
-        <v>34.6</v>
+        <v>34.2</v>
       </c>
       <c r="C1997">
         <v>0.3</v>
       </c>
     </row>
     <row r="1998" spans="1:3">
       <c r="A1998" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B1998">
-        <v>38.9</v>
+        <v>34.2</v>
       </c>
       <c r="C1998">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B1999">
-        <v>34.2</v>
+        <v>34.6</v>
       </c>
       <c r="C1999">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" t="s">
         <v>1811</v>
       </c>
       <c r="B2000">
-        <v>34</v>
+        <v>38.9</v>
       </c>
       <c r="C2000">
         <v>0.3</v>
       </c>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" t="s">
         <v>1812</v>
       </c>
       <c r="B2001">
-        <v>34.5</v>
+        <v>34.2</v>
       </c>
       <c r="C2001">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" t="s">
         <v>1813</v>
       </c>
       <c r="B2002">
-        <v>34.9</v>
+        <v>34</v>
       </c>
       <c r="C2002">
         <v>0.3</v>
       </c>
     </row>
     <row r="2003" spans="1:3">
       <c r="A2003" t="s">
         <v>1814</v>
       </c>
       <c r="B2003">
-        <v>35.3</v>
+        <v>34.5</v>
       </c>
       <c r="C2003">
         <v>0.3</v>
       </c>
     </row>
     <row r="2004" spans="1:3">
       <c r="A2004" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B2004">
-        <v>36.2</v>
+        <v>34.9</v>
       </c>
       <c r="C2004">
         <v>0.3</v>
       </c>
     </row>
     <row r="2005" spans="1:3">
       <c r="A2005" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B2005">
         <v>35.3</v>
       </c>
       <c r="C2005">
         <v>0.3</v>
       </c>
     </row>
     <row r="2006" spans="1:3">
       <c r="A2006" t="s">
         <v>1816</v>
       </c>
       <c r="B2006">
-        <v>35.3</v>
+        <v>36.2</v>
       </c>
       <c r="C2006">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2007" spans="1:3">
       <c r="A2007" t="s">
         <v>1817</v>
       </c>
       <c r="B2007">
-        <v>35.6</v>
+        <v>35.3</v>
       </c>
       <c r="C2007">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2008" spans="1:3">
       <c r="A2008" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B2008">
-        <v>34.9</v>
+        <v>35.3</v>
       </c>
       <c r="C2008">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="2009" spans="1:3">
       <c r="A2009" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="B2009">
-        <v>40.1</v>
+        <v>35.6</v>
       </c>
       <c r="C2009">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="2010" spans="1:3">
       <c r="A2010" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B2010">
-        <v>35.9</v>
+        <v>34.9</v>
       </c>
       <c r="C2010">
         <v>0.3</v>
       </c>
     </row>
     <row r="2011" spans="1:3">
       <c r="A2011" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B2011">
-        <v>35.3</v>
+        <v>40.1</v>
       </c>
       <c r="C2011">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="2012" spans="1:3">
       <c r="A2012" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="B2012">
-        <v>35.3</v>
+        <v>35.9</v>
       </c>
       <c r="C2012">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" t="s">
         <v>1820</v>
       </c>
       <c r="B2013">
-        <v>35.6</v>
+        <v>35.3</v>
       </c>
       <c r="C2013">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="2014" spans="1:3">
       <c r="A2014" t="s">
         <v>1821</v>
       </c>
       <c r="B2014">
-        <v>36</v>
+        <v>35.3</v>
       </c>
       <c r="C2014">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="2015" spans="1:3">
       <c r="A2015" t="s">
         <v>1822</v>
       </c>
       <c r="B2015">
-        <v>37</v>
+        <v>35.6</v>
       </c>
       <c r="C2015">
         <v>0.3</v>
       </c>
     </row>
     <row r="2016" spans="1:3">
       <c r="A2016" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B2016">
         <v>36</v>
       </c>
       <c r="C2016">
         <v>0.3</v>
       </c>
     </row>
     <row r="2017" spans="1:3">
       <c r="A2017" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="B2017">
-        <v>37.3</v>
+        <v>37</v>
       </c>
       <c r="C2017">
         <v>0.3</v>
       </c>
     </row>
     <row r="2018" spans="1:3">
       <c r="A2018" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="B2018">
-        <v>36.6</v>
+        <v>36</v>
       </c>
       <c r="C2018">
         <v>0.3</v>
       </c>
     </row>
     <row r="2019" spans="1:3">
       <c r="A2019" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="B2019">
-        <v>34.4</v>
+        <v>37.3</v>
       </c>
       <c r="C2019">
         <v>0.3</v>
       </c>
     </row>
     <row r="2020" spans="1:3">
       <c r="A2020" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="B2020">
         <v>36.6</v>
       </c>
       <c r="C2020">
         <v>0.3</v>
       </c>
     </row>
     <row r="2021" spans="1:3">
       <c r="A2021" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B2021">
-        <v>37</v>
+        <v>34.4</v>
       </c>
       <c r="C2021">
         <v>0.3</v>
       </c>
     </row>
     <row r="2022" spans="1:3">
       <c r="A2022" t="s">
         <v>1824</v>
       </c>
       <c r="B2022">
         <v>36.6</v>
       </c>
       <c r="C2022">
         <v>0.3</v>
       </c>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" t="s">
         <v>1825</v>
       </c>
       <c r="B2023">
-        <v>36.6</v>
+        <v>37</v>
       </c>
       <c r="C2023">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2024" spans="1:3">
       <c r="A2024" t="s">
         <v>1826</v>
       </c>
       <c r="B2024">
-        <v>36</v>
+        <v>36.6</v>
       </c>
       <c r="C2024">
         <v>0.3</v>
       </c>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" t="s">
         <v>1827</v>
       </c>
       <c r="B2025">
-        <v>36.3</v>
+        <v>36.6</v>
       </c>
       <c r="C2025">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" t="s">
         <v>1828</v>
       </c>
       <c r="B2026">
-        <v>36.6</v>
+        <v>36</v>
       </c>
       <c r="C2026">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" t="s">
         <v>1829</v>
       </c>
       <c r="B2027">
-        <v>36</v>
+        <v>36.3</v>
       </c>
       <c r="C2027">
         <v>0.3</v>
       </c>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" t="s">
         <v>1830</v>
       </c>
       <c r="B2028">
         <v>36.6</v>
       </c>
       <c r="C2028">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B2029">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C2029">
         <v>0.3</v>
       </c>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B2030">
-        <v>35</v>
+        <v>36.6</v>
       </c>
       <c r="C2030">
         <v>0.3</v>
       </c>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" t="s">
         <v>1832</v>
       </c>
       <c r="B2031">
-        <v>38.1</v>
+        <v>35</v>
       </c>
       <c r="C2031">
         <v>0.3</v>
       </c>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" t="s">
         <v>1833</v>
       </c>
       <c r="B2032">
-        <v>38.1</v>
+        <v>35</v>
       </c>
       <c r="C2032">
         <v>0.3</v>
       </c>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" t="s">
         <v>1834</v>
       </c>
       <c r="B2033">
         <v>38.1</v>
       </c>
       <c r="C2033">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2034" spans="1:3">
       <c r="A2034" t="s">
         <v>1835</v>
       </c>
       <c r="B2034">
-        <v>34.2</v>
+        <v>38.1</v>
       </c>
       <c r="C2034">
         <v>0.3</v>
       </c>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="B2035">
-        <v>38.9</v>
+        <v>38.1</v>
       </c>
       <c r="C2035">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="B2036">
-        <v>38</v>
+        <v>34.2</v>
       </c>
       <c r="C2036">
         <v>0.3</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B2037">
         <v>38.9</v>
       </c>
       <c r="C2037">
         <v>0.3</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" t="s">
         <v>1837</v>
       </c>
       <c r="B2038">
-        <v>38.9</v>
+        <v>38</v>
       </c>
       <c r="C2038">
         <v>0.3</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" t="s">
         <v>1838</v>
       </c>
       <c r="B2039">
-        <v>38</v>
+        <v>38.9</v>
       </c>
       <c r="C2039">
         <v>0.3</v>
       </c>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" t="s">
         <v>1839</v>
       </c>
       <c r="B2040">
-        <v>38</v>
+        <v>38.9</v>
       </c>
       <c r="C2040">
         <v>0.3</v>
       </c>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" t="s">
         <v>1840</v>
       </c>
       <c r="B2041">
         <v>38</v>
       </c>
       <c r="C2041">
         <v>0.3</v>
       </c>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" t="s">
         <v>1841</v>
       </c>
       <c r="B2042">
         <v>38</v>
       </c>
       <c r="C2042">
         <v>0.3</v>
       </c>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B2043">
-        <v>38.9</v>
+        <v>38</v>
       </c>
       <c r="C2043">
         <v>0.3</v>
       </c>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B2044">
-        <v>39.7</v>
+        <v>38</v>
       </c>
       <c r="C2044">
         <v>0.3</v>
       </c>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" t="s">
         <v>1843</v>
       </c>
       <c r="B2045">
-        <v>39.5</v>
+        <v>38.9</v>
       </c>
       <c r="C2045">
         <v>0.3</v>
       </c>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" t="s">
         <v>1844</v>
       </c>
       <c r="B2046">
         <v>39.7</v>
       </c>
       <c r="C2046">
         <v>0.3</v>
       </c>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B2047">
-        <v>40.4</v>
+        <v>39.5</v>
       </c>
       <c r="C2047">
         <v>0.3</v>
       </c>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="B2048">
-        <v>40.1</v>
+        <v>39.7</v>
       </c>
       <c r="C2048">
         <v>0.3</v>
       </c>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B2049">
-        <v>39</v>
+        <v>40.4</v>
       </c>
       <c r="C2049">
         <v>0.3</v>
       </c>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" t="s">
         <v>1846</v>
       </c>
       <c r="B2050">
         <v>40.1</v>
       </c>
       <c r="C2050">
         <v>0.3</v>
       </c>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" t="s">
         <v>1847</v>
       </c>
       <c r="B2051">
-        <v>40.1</v>
+        <v>39</v>
       </c>
       <c r="C2051">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" t="s">
         <v>1848</v>
       </c>
       <c r="B2052">
-        <v>39.7</v>
+        <v>40.1</v>
       </c>
       <c r="C2052">
         <v>0.3</v>
       </c>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B2053">
         <v>40.1</v>
       </c>
       <c r="C2053">
         <v>0.34</v>
       </c>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B2054">
-        <v>39.6</v>
+        <v>39.7</v>
       </c>
       <c r="C2054">
         <v>0.3</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" t="s">
         <v>1850</v>
       </c>
       <c r="B2055">
-        <v>39.8</v>
+        <v>40.1</v>
       </c>
       <c r="C2055">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" t="s">
         <v>1851</v>
       </c>
       <c r="B2056">
-        <v>40.1</v>
+        <v>39.6</v>
       </c>
       <c r="C2056">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" t="s">
         <v>1852</v>
       </c>
       <c r="B2057">
-        <v>39</v>
+        <v>39.8</v>
       </c>
       <c r="C2057">
         <v>0.3</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" t="s">
         <v>1853</v>
       </c>
       <c r="B2058">
-        <v>39</v>
+        <v>40.1</v>
       </c>
       <c r="C2058">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" t="s">
         <v>1854</v>
       </c>
       <c r="B2059">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C2059">
         <v>0.3</v>
       </c>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" t="s">
         <v>1855</v>
       </c>
       <c r="B2060">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C2060">
         <v>0.3</v>
       </c>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B2061">
-        <v>39.6</v>
+        <v>40</v>
       </c>
       <c r="C2061">
         <v>0.3</v>
       </c>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="B2062">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C2062">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B2063">
-        <v>41</v>
+        <v>39.6</v>
       </c>
       <c r="C2063">
         <v>0.3</v>
       </c>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" t="s">
         <v>1857</v>
       </c>
       <c r="B2064">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C2064">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" t="s">
         <v>1858</v>
       </c>
       <c r="B2065">
-        <v>40.8</v>
+        <v>41</v>
       </c>
       <c r="C2065">
         <v>0.3</v>
       </c>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" t="s">
         <v>1859</v>
       </c>
       <c r="B2066">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2066">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" t="s">
         <v>1860</v>
       </c>
       <c r="B2067">
-        <v>41.6</v>
+        <v>40.8</v>
       </c>
       <c r="C2067">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B2068">
-        <v>41.2</v>
+        <v>36</v>
       </c>
       <c r="C2068">
         <v>0.6</v>
       </c>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B2069">
         <v>41.6</v>
       </c>
       <c r="C2069">
         <v>0.6</v>
       </c>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" t="s">
         <v>1862</v>
       </c>
       <c r="B2070">
-        <v>45.2</v>
+        <v>41.2</v>
       </c>
       <c r="C2070">
         <v>0.6</v>
       </c>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" t="s">
         <v>1863</v>
       </c>
       <c r="B2071">
-        <v>43.5</v>
+        <v>41.6</v>
       </c>
       <c r="C2071">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" t="s">
         <v>1864</v>
       </c>
       <c r="B2072">
-        <v>38</v>
+        <v>45.2</v>
       </c>
       <c r="C2072">
         <v>0.6</v>
       </c>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" t="s">
         <v>1865</v>
       </c>
       <c r="B2073">
-        <v>38</v>
+        <v>43.5</v>
       </c>
       <c r="C2073">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" t="s">
         <v>1866</v>
       </c>
       <c r="B2074">
-        <v>37.5</v>
+        <v>38</v>
       </c>
       <c r="C2074">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2075" spans="1:3">
       <c r="A2075" t="s">
         <v>1867</v>
       </c>
       <c r="B2075">
-        <v>37.5</v>
+        <v>38</v>
       </c>
       <c r="C2075">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" t="s">
         <v>1868</v>
       </c>
       <c r="B2076">
         <v>37.5</v>
       </c>
       <c r="C2076">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" t="s">
         <v>1869</v>
       </c>
       <c r="B2077">
-        <v>38.7</v>
+        <v>37.5</v>
       </c>
       <c r="C2077">
-        <v>0.9</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" t="s">
         <v>1870</v>
       </c>
       <c r="B2078">
-        <v>41</v>
+        <v>37.5</v>
       </c>
       <c r="C2078">
         <v>0.8</v>
       </c>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" t="s">
         <v>1871</v>
       </c>
       <c r="B2079">
-        <v>41</v>
+        <v>38.7</v>
       </c>
       <c r="C2079">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" t="s">
         <v>1872</v>
       </c>
       <c r="B2080">
-        <v>44.1</v>
+        <v>41</v>
       </c>
       <c r="C2080">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" t="s">
         <v>1873</v>
       </c>
       <c r="B2081">
-        <v>34.8</v>
+        <v>41</v>
       </c>
       <c r="C2081">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" t="s">
         <v>1874</v>
       </c>
       <c r="B2082">
-        <v>34.5</v>
+        <v>44.1</v>
       </c>
       <c r="C2082">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B2083">
-        <v>34</v>
+        <v>34.8</v>
       </c>
       <c r="C2083">
         <v>0.6</v>
       </c>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B2084">
-        <v>34.4</v>
+        <v>34.5</v>
       </c>
       <c r="C2084">
         <v>0.6</v>
       </c>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B2085">
-        <v>34.1</v>
+        <v>34</v>
       </c>
       <c r="C2085">
         <v>0.6</v>
       </c>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B2086">
-        <v>35</v>
+        <v>34.4</v>
       </c>
       <c r="C2086">
         <v>0.6</v>
       </c>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B2087">
-        <v>34</v>
+        <v>34.1</v>
       </c>
       <c r="C2087">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" t="s">
         <v>1876</v>
       </c>
       <c r="B2088">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C2088">
         <v>0.6</v>
       </c>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="B2089">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C2089">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="B2090">
         <v>34</v>
       </c>
       <c r="C2090">
         <v>0.6</v>
       </c>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B2091">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C2091">
         <v>0.6</v>
       </c>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" t="s">
         <v>1878</v>
       </c>
       <c r="B2092">
-        <v>34.4</v>
+        <v>34</v>
       </c>
       <c r="C2092">
         <v>0.6</v>
       </c>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" t="s">
         <v>1879</v>
       </c>
       <c r="B2093">
-        <v>37.5</v>
+        <v>33</v>
       </c>
       <c r="C2093">
         <v>0.6</v>
       </c>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" t="s">
         <v>1880</v>
       </c>
       <c r="B2094">
-        <v>34</v>
+        <v>34.4</v>
       </c>
       <c r="C2094">
         <v>0.6</v>
       </c>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" t="s">
         <v>1881</v>
       </c>
       <c r="B2095">
-        <v>34.5</v>
+        <v>37.5</v>
       </c>
       <c r="C2095">
         <v>0.6</v>
       </c>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" t="s">
         <v>1882</v>
       </c>
       <c r="B2096">
-        <v>34.4</v>
+        <v>34</v>
       </c>
       <c r="C2096">
         <v>0.6</v>
       </c>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" t="s">
         <v>1883</v>
       </c>
       <c r="B2097">
-        <v>34.1</v>
+        <v>34.5</v>
       </c>
       <c r="C2097">
         <v>0.6</v>
       </c>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" t="s">
         <v>1884</v>
       </c>
       <c r="B2098">
-        <v>34.1</v>
+        <v>34.4</v>
       </c>
       <c r="C2098">
         <v>0.6</v>
       </c>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" t="s">
         <v>1885</v>
       </c>
       <c r="B2099">
-        <v>34.8</v>
+        <v>34.1</v>
       </c>
       <c r="C2099">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" t="s">
         <v>1886</v>
       </c>
       <c r="B2100">
-        <v>35</v>
+        <v>34.1</v>
       </c>
       <c r="C2100">
         <v>0.6</v>
       </c>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B2101">
-        <v>36</v>
+        <v>34.8</v>
       </c>
       <c r="C2101">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="2102" spans="1:3">
       <c r="A2102" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B2102">
-        <v>35.5</v>
+        <v>35</v>
       </c>
       <c r="C2102">
         <v>0.6</v>
       </c>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" t="s">
         <v>1888</v>
       </c>
       <c r="B2103">
         <v>36</v>
       </c>
       <c r="C2103">
         <v>0.6</v>
       </c>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B2104">
-        <v>36</v>
+        <v>35.5</v>
       </c>
       <c r="C2104">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B2105">
-        <v>35.8</v>
+        <v>36</v>
       </c>
       <c r="C2105">
         <v>0.6</v>
       </c>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" t="s">
         <v>1890</v>
       </c>
       <c r="B2106">
         <v>36</v>
       </c>
       <c r="C2106">
         <v>0.63</v>
       </c>
     </row>
     <row r="2107" spans="1:3">
       <c r="A2107" t="s">
         <v>1891</v>
       </c>
       <c r="B2107">
-        <v>35.5</v>
+        <v>35.8</v>
       </c>
       <c r="C2107">
         <v>0.6</v>
       </c>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B2108">
-        <v>35.7</v>
+        <v>36</v>
       </c>
       <c r="C2108">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B2109">
-        <v>36</v>
+        <v>35.5</v>
       </c>
       <c r="C2109">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B2110">
-        <v>35.8</v>
+        <v>35.7</v>
       </c>
       <c r="C2110">
         <v>0.6</v>
       </c>
     </row>
     <row r="2111" spans="1:3">
       <c r="A2111" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B2111">
-        <v>36.8</v>
+        <v>36</v>
       </c>
       <c r="C2111">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B2112">
-        <v>36</v>
+        <v>35.8</v>
       </c>
       <c r="C2112">
         <v>0.6</v>
       </c>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B2113">
         <v>36.8</v>
       </c>
       <c r="C2113">
         <v>0.6</v>
       </c>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" t="s">
         <v>1895</v>
       </c>
       <c r="B2114">
-        <v>36.3</v>
+        <v>36</v>
       </c>
       <c r="C2114">
         <v>0.6</v>
       </c>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" t="s">
         <v>1896</v>
       </c>
       <c r="B2115">
-        <v>36.3</v>
+        <v>36.8</v>
       </c>
       <c r="C2115">
         <v>0.6</v>
       </c>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" t="s">
         <v>1897</v>
       </c>
       <c r="B2116">
-        <v>38</v>
+        <v>36.3</v>
       </c>
       <c r="C2116">
         <v>0.6</v>
       </c>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B2117">
-        <v>41</v>
+        <v>36.3</v>
       </c>
       <c r="C2117">
         <v>0.6</v>
       </c>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="B2118">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C2118">
         <v>0.6</v>
       </c>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="B2119">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C2119">
         <v>0.6</v>
       </c>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="B2120">
-        <v>38.7</v>
+        <v>42</v>
       </c>
       <c r="C2120">
         <v>0.6</v>
       </c>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="B2121">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2121">
         <v>0.6</v>
       </c>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B2122">
-        <v>39</v>
+        <v>38.7</v>
       </c>
       <c r="C2122">
         <v>0.6</v>
       </c>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" t="s">
         <v>1899</v>
       </c>
       <c r="B2123">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C2123">
         <v>0.6</v>
       </c>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" t="s">
         <v>1900</v>
       </c>
       <c r="B2124">
         <v>39</v>
       </c>
       <c r="C2124">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" t="s">
         <v>1901</v>
       </c>
       <c r="B2125">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2125">
         <v>0.6</v>
       </c>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" t="s">
         <v>1902</v>
       </c>
       <c r="B2126">
         <v>39</v>
       </c>
       <c r="C2126">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" t="s">
         <v>1903</v>
       </c>
       <c r="B2127">
         <v>38</v>
       </c>
       <c r="C2127">
         <v>0.6</v>
       </c>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" t="s">
         <v>1904</v>
       </c>
       <c r="B2128">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2128">
         <v>0.6</v>
       </c>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" t="s">
         <v>1905</v>
       </c>
       <c r="B2129">
         <v>38</v>
       </c>
       <c r="C2129">
         <v>0.6</v>
       </c>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" t="s">
         <v>1906</v>
       </c>
       <c r="B2130">
-        <v>38.7</v>
+        <v>38</v>
       </c>
       <c r="C2130">
         <v>0.6</v>
       </c>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" t="s">
         <v>1907</v>
       </c>
       <c r="B2131">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C2131">
         <v>0.6</v>
       </c>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" t="s">
         <v>1908</v>
       </c>
       <c r="B2132">
         <v>38.7</v>
       </c>
       <c r="C2132">
         <v>0.6</v>
       </c>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" t="s">
         <v>1909</v>
       </c>
       <c r="B2133">
-        <v>38.9</v>
+        <v>39</v>
       </c>
       <c r="C2133">
         <v>0.6</v>
       </c>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" t="s">
         <v>1910</v>
       </c>
       <c r="B2134">
-        <v>38.9</v>
+        <v>38.7</v>
       </c>
       <c r="C2134">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" t="s">
         <v>1911</v>
       </c>
       <c r="B2135">
-        <v>43.6</v>
+        <v>38.9</v>
       </c>
       <c r="C2135">
         <v>0.6</v>
       </c>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="B2136">
-        <v>38.5</v>
+        <v>38.9</v>
       </c>
       <c r="C2136">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="B2137">
-        <v>44</v>
+        <v>43.6</v>
       </c>
       <c r="C2137">
         <v>0.6</v>
       </c>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="B2138">
-        <v>38</v>
+        <v>38.5</v>
       </c>
       <c r="C2138">
         <v>0.6</v>
       </c>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="B2139">
-        <v>38.7</v>
+        <v>44</v>
       </c>
       <c r="C2139">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B2140">
-        <v>39.1</v>
+        <v>38</v>
       </c>
       <c r="C2140">
         <v>0.6</v>
       </c>
     </row>
     <row r="2141" spans="1:3">
       <c r="A2141" t="s">
         <v>1913</v>
       </c>
       <c r="B2141">
-        <v>39.1</v>
+        <v>38.7</v>
       </c>
       <c r="C2141">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" t="s">
         <v>1914</v>
       </c>
       <c r="B2142">
-        <v>38.9</v>
+        <v>39.1</v>
       </c>
       <c r="C2142">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" t="s">
         <v>1915</v>
       </c>
       <c r="B2143">
-        <v>39</v>
+        <v>39.1</v>
       </c>
       <c r="C2143">
         <v>0.6</v>
       </c>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" t="s">
         <v>1916</v>
       </c>
       <c r="B2144">
-        <v>38.7</v>
+        <v>38.9</v>
       </c>
       <c r="C2144">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" t="s">
         <v>1917</v>
       </c>
       <c r="B2145">
-        <v>38.7</v>
+        <v>39</v>
       </c>
       <c r="C2145">
         <v>0.6</v>
       </c>
     </row>
     <row r="2146" spans="1:3">
       <c r="A2146" t="s">
         <v>1918</v>
       </c>
       <c r="B2146">
         <v>38.7</v>
       </c>
       <c r="C2146">
         <v>0.6</v>
       </c>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" t="s">
         <v>1919</v>
       </c>
       <c r="B2147">
-        <v>40</v>
+        <v>38.7</v>
       </c>
       <c r="C2147">
         <v>0.6</v>
       </c>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B2148">
-        <v>40.1</v>
+        <v>38.7</v>
       </c>
       <c r="C2148">
         <v>0.6</v>
       </c>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B2149">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C2149">
         <v>0.6</v>
       </c>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B2150">
-        <v>40.4</v>
+        <v>40.1</v>
       </c>
       <c r="C2150">
         <v>0.6</v>
       </c>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B2151">
         <v>41</v>
       </c>
       <c r="C2151">
         <v>0.6</v>
       </c>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" t="s">
         <v>1922</v>
       </c>
       <c r="B2152">
-        <v>40.7</v>
+        <v>40.4</v>
       </c>
       <c r="C2152">
         <v>0.6</v>
       </c>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" t="s">
         <v>1923</v>
       </c>
       <c r="B2153">
-        <v>40.5</v>
+        <v>41</v>
       </c>
       <c r="C2153">
         <v>0.6</v>
       </c>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" t="s">
         <v>1924</v>
       </c>
       <c r="B2154">
-        <v>40.5</v>
+        <v>40.7</v>
       </c>
       <c r="C2154">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" t="s">
         <v>1925</v>
       </c>
       <c r="B2155">
-        <v>40</v>
+        <v>40.5</v>
       </c>
       <c r="C2155">
         <v>0.6</v>
       </c>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B2156">
-        <v>40.7</v>
+        <v>40.5</v>
       </c>
       <c r="C2156">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B2157">
         <v>40</v>
       </c>
       <c r="C2157">
         <v>0.6</v>
       </c>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" t="s">
         <v>1927</v>
       </c>
       <c r="B2158">
-        <v>41</v>
+        <v>40.7</v>
       </c>
       <c r="C2158">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" t="s">
         <v>1928</v>
       </c>
       <c r="B2159">
-        <v>40.5</v>
+        <v>40</v>
       </c>
       <c r="C2159">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" t="s">
         <v>1929</v>
       </c>
       <c r="B2160">
-        <v>40.5</v>
+        <v>41</v>
       </c>
       <c r="C2160">
         <v>0.6</v>
       </c>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" t="s">
         <v>1930</v>
       </c>
       <c r="B2161">
-        <v>41</v>
+        <v>40.5</v>
       </c>
       <c r="C2161">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" t="s">
         <v>1931</v>
       </c>
       <c r="B2162">
-        <v>40</v>
+        <v>40.5</v>
       </c>
       <c r="C2162">
         <v>0.6</v>
       </c>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" t="s">
         <v>1932</v>
       </c>
       <c r="B2163">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C2163">
         <v>0.6</v>
       </c>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" t="s">
         <v>1933</v>
       </c>
       <c r="B2164">
-        <v>41.1</v>
+        <v>40</v>
       </c>
       <c r="C2164">
         <v>0.6</v>
       </c>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" t="s">
         <v>1934</v>
       </c>
       <c r="B2165">
-        <v>41.1</v>
+        <v>40</v>
       </c>
       <c r="C2165">
         <v>0.6</v>
       </c>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" t="s">
         <v>1935</v>
       </c>
       <c r="B2166">
         <v>41.1</v>
       </c>
       <c r="C2166">
         <v>0.6</v>
       </c>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" t="s">
         <v>1936</v>
       </c>
       <c r="B2167">
         <v>41.1</v>
       </c>
       <c r="C2167">
         <v>0.6</v>
       </c>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" t="s">
         <v>1937</v>
       </c>
       <c r="B2168">
-        <v>38.7</v>
+        <v>41.1</v>
       </c>
       <c r="C2168">
         <v>0.6</v>
       </c>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B2169">
-        <v>42</v>
+        <v>41.1</v>
       </c>
       <c r="C2169">
         <v>0.6</v>
       </c>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="B2170">
-        <v>41</v>
+        <v>38.7</v>
       </c>
       <c r="C2170">
         <v>0.6</v>
       </c>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="B2171">
-        <v>41.2</v>
+        <v>42</v>
       </c>
       <c r="C2171">
         <v>0.6</v>
       </c>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B2172">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C2172">
         <v>0.6</v>
       </c>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" t="s">
         <v>1939</v>
       </c>
       <c r="B2173">
-        <v>41</v>
+        <v>41.2</v>
       </c>
       <c r="C2173">
         <v>0.6</v>
       </c>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" t="s">
         <v>1940</v>
       </c>
       <c r="B2174">
-        <v>41.6</v>
+        <v>42</v>
       </c>
       <c r="C2174">
         <v>0.6</v>
       </c>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" t="s">
         <v>1941</v>
       </c>
       <c r="B2175">
-        <v>41.6</v>
+        <v>41</v>
       </c>
       <c r="C2175">
         <v>0.6</v>
       </c>
     </row>
     <row r="2176" spans="1:3">
       <c r="A2176" t="s">
         <v>1942</v>
       </c>
       <c r="B2176">
         <v>41.6</v>
       </c>
       <c r="C2176">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2177" spans="1:3">
       <c r="A2177" t="s">
         <v>1943</v>
       </c>
       <c r="B2177">
-        <v>41.1</v>
+        <v>41.6</v>
       </c>
       <c r="C2177">
         <v>0.6</v>
       </c>
     </row>
     <row r="2178" spans="1:3">
       <c r="A2178" t="s">
         <v>1944</v>
       </c>
       <c r="B2178">
-        <v>41.8</v>
+        <v>41.6</v>
       </c>
       <c r="C2178">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2179" spans="1:3">
       <c r="A2179" t="s">
         <v>1945</v>
       </c>
       <c r="B2179">
-        <v>41.6</v>
+        <v>41.1</v>
       </c>
       <c r="C2179">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2180" spans="1:3">
       <c r="A2180" t="s">
         <v>1946</v>
       </c>
       <c r="B2180">
-        <v>41</v>
+        <v>41.8</v>
       </c>
       <c r="C2180">
         <v>0.6</v>
       </c>
     </row>
     <row r="2181" spans="1:3">
       <c r="A2181" t="s">
         <v>1947</v>
       </c>
       <c r="B2181">
-        <v>41</v>
+        <v>41.6</v>
       </c>
       <c r="C2181">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2182" spans="1:3">
       <c r="A2182" t="s">
         <v>1948</v>
       </c>
       <c r="B2182">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C2182">
         <v>0.6</v>
       </c>
     </row>
     <row r="2183" spans="1:3">
       <c r="A2183" t="s">
         <v>1949</v>
       </c>
       <c r="B2183">
-        <v>42.6</v>
+        <v>41</v>
       </c>
       <c r="C2183">
         <v>0.6</v>
       </c>
     </row>
     <row r="2184" spans="1:3">
       <c r="A2184" t="s">
         <v>1950</v>
       </c>
       <c r="B2184">
-        <v>41.1</v>
+        <v>42</v>
       </c>
       <c r="C2184">
         <v>0.6</v>
       </c>
     </row>
     <row r="2185" spans="1:3">
       <c r="A2185" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B2185">
-        <v>42</v>
+        <v>42.6</v>
       </c>
       <c r="C2185">
         <v>0.6</v>
       </c>
     </row>
     <row r="2186" spans="1:3">
       <c r="A2186" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B2186">
         <v>41.1</v>
       </c>
       <c r="C2186">
         <v>0.6</v>
       </c>
     </row>
     <row r="2187" spans="1:3">
       <c r="A2187" t="s">
         <v>1952</v>
       </c>
       <c r="B2187">
-        <v>41.1</v>
+        <v>42</v>
       </c>
       <c r="C2187">
         <v>0.6</v>
       </c>
     </row>
     <row r="2188" spans="1:3">
       <c r="A2188" t="s">
         <v>1953</v>
       </c>
       <c r="B2188">
-        <v>42.6</v>
+        <v>41.1</v>
       </c>
       <c r="C2188">
         <v>0.6</v>
       </c>
     </row>
     <row r="2189" spans="1:3">
       <c r="A2189" t="s">
         <v>1954</v>
       </c>
       <c r="B2189">
-        <v>42.6</v>
+        <v>41.1</v>
       </c>
       <c r="C2189">
         <v>0.6</v>
       </c>
     </row>
     <row r="2190" spans="1:3">
       <c r="A2190" t="s">
         <v>1955</v>
       </c>
       <c r="B2190">
         <v>42.6</v>
       </c>
       <c r="C2190">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2191" spans="1:3">
       <c r="A2191" t="s">
         <v>1956</v>
       </c>
       <c r="B2191">
-        <v>43</v>
+        <v>42.6</v>
       </c>
       <c r="C2191">
         <v>0.6</v>
       </c>
     </row>
     <row r="2192" spans="1:3">
       <c r="A2192" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B2192">
-        <v>43.5</v>
+        <v>42.6</v>
       </c>
       <c r="C2192">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2193" spans="1:3">
       <c r="A2193" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="B2193">
-        <v>43.7</v>
+        <v>43</v>
       </c>
       <c r="C2193">
         <v>0.6</v>
       </c>
     </row>
     <row r="2194" spans="1:3">
       <c r="A2194" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="B2194">
-        <v>43.7</v>
+        <v>43.5</v>
       </c>
       <c r="C2194">
         <v>0.6</v>
       </c>
     </row>
     <row r="2195" spans="1:3">
       <c r="A2195" t="s">
         <v>1958</v>
       </c>
       <c r="B2195">
-        <v>43.2</v>
+        <v>43.7</v>
       </c>
       <c r="C2195">
         <v>0.6</v>
       </c>
     </row>
     <row r="2196" spans="1:3">
       <c r="A2196" t="s">
         <v>1959</v>
       </c>
       <c r="B2196">
-        <v>43.2</v>
+        <v>43.7</v>
       </c>
       <c r="C2196">
         <v>0.6</v>
       </c>
     </row>
     <row r="2197" spans="1:3">
       <c r="A2197" t="s">
         <v>1960</v>
       </c>
       <c r="B2197">
-        <v>43.7</v>
+        <v>43.2</v>
       </c>
       <c r="C2197">
         <v>0.6</v>
       </c>
     </row>
     <row r="2198" spans="1:3">
       <c r="A2198" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B2198">
-        <v>44</v>
+        <v>43.2</v>
       </c>
       <c r="C2198">
         <v>0.6</v>
       </c>
     </row>
     <row r="2199" spans="1:3">
       <c r="A2199" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B2199">
-        <v>44.4</v>
+        <v>43.7</v>
       </c>
       <c r="C2199">
         <v>0.6</v>
       </c>
     </row>
     <row r="2200" spans="1:3">
       <c r="A2200" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B2200">
-        <v>44.5</v>
+        <v>44</v>
       </c>
       <c r="C2200">
         <v>0.6</v>
       </c>
     </row>
     <row r="2201" spans="1:3">
       <c r="A2201" t="s">
         <v>1962</v>
       </c>
       <c r="B2201">
-        <v>44.3</v>
+        <v>44.4</v>
       </c>
       <c r="C2201">
         <v>0.6</v>
       </c>
     </row>
     <row r="2202" spans="1:3">
       <c r="A2202" t="s">
         <v>1963</v>
       </c>
       <c r="B2202">
-        <v>45.2</v>
+        <v>44.5</v>
       </c>
       <c r="C2202">
         <v>0.6</v>
       </c>
     </row>
     <row r="2203" spans="1:3">
       <c r="A2203" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="B2203">
-        <v>44</v>
+        <v>44.3</v>
       </c>
       <c r="C2203">
         <v>0.6</v>
       </c>
     </row>
     <row r="2204" spans="1:3">
       <c r="A2204" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="B2204">
-        <v>44.5</v>
+        <v>45.2</v>
       </c>
       <c r="C2204">
         <v>0.6</v>
       </c>
     </row>
     <row r="2205" spans="1:3">
       <c r="A2205" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B2205">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C2205">
         <v>0.6</v>
       </c>
     </row>
     <row r="2206" spans="1:3">
       <c r="A2206" t="s">
         <v>1965</v>
       </c>
       <c r="B2206">
-        <v>45.2</v>
+        <v>44.5</v>
       </c>
       <c r="C2206">
         <v>0.6</v>
       </c>
     </row>
     <row r="2207" spans="1:3">
       <c r="A2207" t="s">
         <v>1966</v>
       </c>
       <c r="B2207">
-        <v>45.2</v>
+        <v>45</v>
       </c>
       <c r="C2207">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2208" spans="1:3">
       <c r="A2208" t="s">
         <v>1967</v>
       </c>
       <c r="B2208">
         <v>45.2</v>
       </c>
       <c r="C2208">
         <v>0.6</v>
       </c>
     </row>
     <row r="2209" spans="1:3">
       <c r="A2209" t="s">
         <v>1968</v>
       </c>
       <c r="B2209">
         <v>45.2</v>
       </c>
       <c r="C2209">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="2210" spans="1:3">
       <c r="A2210" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B2210">
-        <v>44.5</v>
+        <v>45.2</v>
       </c>
       <c r="C2210">
         <v>0.6</v>
       </c>
     </row>
     <row r="2211" spans="1:3">
       <c r="A2211" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B2211">
-        <v>45.8</v>
+        <v>45.2</v>
       </c>
       <c r="C2211">
         <v>0.6</v>
       </c>
     </row>
     <row r="2212" spans="1:3">
       <c r="A2212" t="s">
         <v>1970</v>
       </c>
       <c r="B2212">
-        <v>44</v>
+        <v>44.5</v>
       </c>
       <c r="C2212">
         <v>0.6</v>
       </c>
     </row>
     <row r="2213" spans="1:3">
       <c r="A2213" t="s">
         <v>1971</v>
       </c>
       <c r="B2213">
-        <v>44</v>
+        <v>45.8</v>
       </c>
       <c r="C2213">
         <v>0.6</v>
       </c>
     </row>
     <row r="2214" spans="1:3">
       <c r="A2214" t="s">
         <v>1972</v>
       </c>
       <c r="B2214">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C2214">
         <v>0.6</v>
       </c>
     </row>
     <row r="2215" spans="1:3">
       <c r="A2215" t="s">
         <v>1973</v>
       </c>
       <c r="B2215">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C2215">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2216" spans="1:3">
       <c r="A2216" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="B2216">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C2216">
         <v>0.6</v>
       </c>
     </row>
     <row r="2217" spans="1:3">
       <c r="A2217" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B2217">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C2217">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="2218" spans="1:3">
       <c r="A2218" t="s">
         <v>1975</v>
       </c>
       <c r="B2218">
         <v>46</v>
       </c>
       <c r="C2218">
         <v>0.6</v>
       </c>
     </row>
     <row r="2219" spans="1:3">
       <c r="A2219" t="s">
         <v>1976</v>
       </c>
       <c r="B2219">
         <v>46</v>
       </c>
       <c r="C2219">
         <v>0.6</v>
       </c>
     </row>
     <row r="2220" spans="1:3">
@@ -31537,3248 +31543,3270 @@
         <v>1978</v>
       </c>
       <c r="B2221">
         <v>46</v>
       </c>
       <c r="C2221">
         <v>0.6</v>
       </c>
     </row>
     <row r="2222" spans="1:3">
       <c r="A2222" t="s">
         <v>1979</v>
       </c>
       <c r="B2222">
         <v>46</v>
       </c>
       <c r="C2222">
         <v>0.6</v>
       </c>
     </row>
     <row r="2223" spans="1:3">
       <c r="A2223" t="s">
         <v>1980</v>
       </c>
       <c r="B2223">
-        <v>30.7</v>
+        <v>46</v>
       </c>
       <c r="C2223">
         <v>0.6</v>
       </c>
     </row>
     <row r="2224" spans="1:3">
       <c r="A2224" t="s">
         <v>1981</v>
       </c>
       <c r="B2224">
-        <v>31.1</v>
+        <v>46</v>
       </c>
       <c r="C2224">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2225" spans="1:3">
       <c r="A2225" t="s">
         <v>1982</v>
       </c>
       <c r="B2225">
         <v>30.7</v>
       </c>
       <c r="C2225">
         <v>0.6</v>
       </c>
     </row>
     <row r="2226" spans="1:3">
       <c r="A2226" t="s">
         <v>1983</v>
       </c>
       <c r="B2226">
-        <v>37.5</v>
+        <v>31.1</v>
       </c>
       <c r="C2226">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="2227" spans="1:3">
       <c r="A2227" t="s">
         <v>1984</v>
       </c>
       <c r="B2227">
-        <v>42.5</v>
+        <v>30.7</v>
       </c>
       <c r="C2227">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2228" spans="1:3">
       <c r="A2228" t="s">
         <v>1985</v>
       </c>
       <c r="B2228">
-        <v>42.5</v>
+        <v>37.5</v>
       </c>
       <c r="C2228">
         <v>0.8</v>
       </c>
     </row>
     <row r="2229" spans="1:3">
       <c r="A2229" t="s">
         <v>1986</v>
       </c>
       <c r="B2229">
-        <v>37.5</v>
+        <v>42.5</v>
       </c>
       <c r="C2229">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2230" spans="1:3">
       <c r="A2230" t="s">
         <v>1987</v>
       </c>
       <c r="B2230">
-        <v>37.5</v>
+        <v>42.5</v>
       </c>
       <c r="C2230">
         <v>0.8</v>
       </c>
     </row>
     <row r="2231" spans="1:3">
       <c r="A2231" t="s">
         <v>1988</v>
       </c>
       <c r="B2231">
-        <v>37.3</v>
+        <v>37.5</v>
       </c>
       <c r="C2231">
         <v>0.8</v>
       </c>
     </row>
     <row r="2232" spans="1:3">
       <c r="A2232" t="s">
         <v>1989</v>
       </c>
       <c r="B2232">
         <v>37.5</v>
       </c>
       <c r="C2232">
         <v>0.8</v>
       </c>
     </row>
     <row r="2233" spans="1:3">
       <c r="A2233" t="s">
         <v>1990</v>
       </c>
       <c r="B2233">
-        <v>38.7</v>
+        <v>37.3</v>
       </c>
       <c r="C2233">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2234" spans="1:3">
       <c r="A2234" t="s">
         <v>1991</v>
       </c>
       <c r="B2234">
-        <v>41</v>
+        <v>37.5</v>
       </c>
       <c r="C2234">
         <v>0.8</v>
       </c>
     </row>
     <row r="2235" spans="1:3">
       <c r="A2235" t="s">
         <v>1992</v>
       </c>
       <c r="B2235">
-        <v>41</v>
+        <v>38.7</v>
       </c>
       <c r="C2235">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2236" spans="1:3">
       <c r="A2236" t="s">
         <v>1993</v>
       </c>
       <c r="B2236">
         <v>41</v>
       </c>
       <c r="C2236">
         <v>0.8</v>
       </c>
     </row>
     <row r="2237" spans="1:3">
       <c r="A2237" t="s">
         <v>1994</v>
       </c>
       <c r="B2237">
-        <v>44.1</v>
+        <v>41</v>
       </c>
       <c r="C2237">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2238" spans="1:3">
       <c r="A2238" t="s">
         <v>1995</v>
       </c>
       <c r="B2238">
-        <v>44.1</v>
+        <v>41</v>
       </c>
       <c r="C2238">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2239" spans="1:3">
       <c r="A2239" t="s">
         <v>1996</v>
       </c>
       <c r="B2239">
-        <v>40.7</v>
+        <v>44.1</v>
       </c>
       <c r="C2239">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="2240" spans="1:3">
       <c r="A2240" t="s">
         <v>1997</v>
       </c>
       <c r="B2240">
-        <v>41</v>
+        <v>44.1</v>
       </c>
       <c r="C2240">
         <v>0.9</v>
       </c>
     </row>
     <row r="2241" spans="1:3">
       <c r="A2241" t="s">
         <v>1998</v>
       </c>
       <c r="B2241">
-        <v>38</v>
+        <v>40.7</v>
       </c>
       <c r="C2241">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2242" spans="1:3">
       <c r="A2242" t="s">
         <v>1999</v>
       </c>
       <c r="B2242">
         <v>41</v>
       </c>
       <c r="C2242">
         <v>0.9</v>
       </c>
     </row>
     <row r="2243" spans="1:3">
       <c r="A2243" t="s">
         <v>2000</v>
       </c>
       <c r="B2243">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C2243">
         <v>0.9</v>
       </c>
     </row>
     <row r="2244" spans="1:3">
       <c r="A2244" t="s">
         <v>2001</v>
       </c>
       <c r="B2244">
         <v>41</v>
       </c>
       <c r="C2244">
         <v>0.9</v>
       </c>
     </row>
     <row r="2245" spans="1:3">
       <c r="A2245" t="s">
         <v>2002</v>
       </c>
       <c r="B2245">
-        <v>38.7</v>
+        <v>44</v>
       </c>
       <c r="C2245">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2246" spans="1:3">
       <c r="A2246" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="B2246">
         <v>41</v>
       </c>
       <c r="C2246">
         <v>0.9</v>
       </c>
     </row>
     <row r="2247" spans="1:3">
       <c r="A2247" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B2247">
-        <v>41</v>
+        <v>38.7</v>
       </c>
       <c r="C2247">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2248" spans="1:3">
       <c r="A2248" t="s">
         <v>2004</v>
       </c>
       <c r="B2248">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C2248">
         <v>0.9</v>
       </c>
     </row>
     <row r="2249" spans="1:3">
       <c r="A2249" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B2249">
-        <v>38.4</v>
+        <v>41</v>
       </c>
       <c r="C2249">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2250" spans="1:3">
       <c r="A2250" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B2250">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C2250">
         <v>0.9</v>
       </c>
     </row>
     <row r="2251" spans="1:3">
       <c r="A2251" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B2251">
-        <v>42</v>
+        <v>38.4</v>
       </c>
       <c r="C2251">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2252" spans="1:3">
       <c r="A2252" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B2252">
-        <v>38.5</v>
+        <v>38</v>
       </c>
       <c r="C2252">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2253" spans="1:3">
       <c r="A2253" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B2253">
-        <v>38.5</v>
+        <v>42</v>
       </c>
       <c r="C2253">
         <v>0.9</v>
       </c>
     </row>
     <row r="2254" spans="1:3">
       <c r="A2254" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B2254">
-        <v>37.7</v>
+        <v>38.5</v>
       </c>
       <c r="C2254">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2255" spans="1:3">
       <c r="A2255" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B2255">
-        <v>37</v>
+        <v>38.5</v>
       </c>
       <c r="C2255">
         <v>0.9</v>
       </c>
     </row>
     <row r="2256" spans="1:3">
       <c r="A2256" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B2256">
-        <v>37</v>
+        <v>37.7</v>
       </c>
       <c r="C2256">
         <v>0.9</v>
       </c>
     </row>
     <row r="2257" spans="1:3">
       <c r="A2257" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B2257">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C2257">
         <v>0.9</v>
       </c>
     </row>
     <row r="2258" spans="1:3">
       <c r="A2258" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B2258">
-        <v>38.5</v>
+        <v>37</v>
       </c>
       <c r="C2258">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2259" spans="1:3">
       <c r="A2259" t="s">
         <v>2008</v>
       </c>
       <c r="B2259">
-        <v>38.4</v>
+        <v>41</v>
       </c>
       <c r="C2259">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2260" spans="1:3">
       <c r="A2260" t="s">
         <v>2009</v>
       </c>
       <c r="B2260">
-        <v>37</v>
+        <v>38.5</v>
       </c>
       <c r="C2260">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2261" spans="1:3">
       <c r="A2261" t="s">
         <v>2010</v>
       </c>
       <c r="B2261">
         <v>38.4</v>
       </c>
       <c r="C2261">
-        <v>0.98</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2262" spans="1:3">
       <c r="A2262" t="s">
         <v>2011</v>
       </c>
       <c r="B2262">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C2262">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2263" spans="1:3">
       <c r="A2263" t="s">
         <v>2012</v>
       </c>
       <c r="B2263">
-        <v>37</v>
+        <v>38.4</v>
       </c>
       <c r="C2263">
-        <v>0.9</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="2264" spans="1:3">
       <c r="A2264" t="s">
         <v>2013</v>
       </c>
       <c r="B2264">
         <v>40</v>
       </c>
       <c r="C2264">
-        <v>0.99</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2265" spans="1:3">
       <c r="A2265" t="s">
         <v>2014</v>
       </c>
       <c r="B2265">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C2265">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2266" spans="1:3">
       <c r="A2266" t="s">
         <v>2015</v>
       </c>
       <c r="B2266">
         <v>40</v>
       </c>
       <c r="C2266">
         <v>0.99</v>
       </c>
     </row>
     <row r="2267" spans="1:3">
       <c r="A2267" t="s">
         <v>2016</v>
       </c>
       <c r="B2267">
-        <v>41.1</v>
+        <v>40</v>
       </c>
       <c r="C2267">
         <v>1</v>
       </c>
     </row>
     <row r="2268" spans="1:3">
       <c r="A2268" t="s">
         <v>2017</v>
       </c>
       <c r="B2268">
-        <v>41.1</v>
+        <v>40</v>
       </c>
       <c r="C2268">
-        <v>1</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="2269" spans="1:3">
       <c r="A2269" t="s">
         <v>2018</v>
       </c>
       <c r="B2269">
-        <v>43.7</v>
+        <v>41.1</v>
       </c>
       <c r="C2269">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2270" spans="1:3">
       <c r="A2270" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B2270">
-        <v>42</v>
+        <v>41.1</v>
       </c>
       <c r="C2270">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2271" spans="1:3">
       <c r="A2271" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B2271">
-        <v>43.5</v>
+        <v>43.7</v>
       </c>
       <c r="C2271">
         <v>0.9</v>
       </c>
     </row>
     <row r="2272" spans="1:3">
       <c r="A2272" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B2272">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C2272">
         <v>0.9</v>
       </c>
     </row>
     <row r="2273" spans="1:3">
       <c r="A2273" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B2273">
-        <v>42</v>
+        <v>43.5</v>
       </c>
       <c r="C2273">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2274" spans="1:3">
       <c r="A2274" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B2274">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C2274">
         <v>0.9</v>
       </c>
     </row>
     <row r="2275" spans="1:3">
       <c r="A2275" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B2275">
-        <v>43.5</v>
+        <v>42</v>
       </c>
       <c r="C2275">
         <v>1</v>
       </c>
     </row>
     <row r="2276" spans="1:3">
       <c r="A2276" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="B2276">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C2276">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2277" spans="1:3">
       <c r="A2277" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B2277">
         <v>43.5</v>
       </c>
       <c r="C2277">
-        <v>1.03</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2278" spans="1:3">
       <c r="A2278" t="s">
         <v>2020</v>
       </c>
       <c r="B2278">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C2278">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2279" spans="1:3">
       <c r="A2279" t="s">
         <v>2021</v>
       </c>
       <c r="B2279">
-        <v>41</v>
+        <v>43.5</v>
       </c>
       <c r="C2279">
-        <v>0.9</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="2280" spans="1:3">
       <c r="A2280" t="s">
         <v>2022</v>
       </c>
       <c r="B2280">
-        <v>43.5</v>
+        <v>41</v>
       </c>
       <c r="C2280">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2281" spans="1:3">
       <c r="A2281" t="s">
         <v>2023</v>
       </c>
       <c r="B2281">
-        <v>43.5</v>
+        <v>41</v>
       </c>
       <c r="C2281">
         <v>0.9</v>
       </c>
     </row>
     <row r="2282" spans="1:3">
       <c r="A2282" t="s">
         <v>2024</v>
       </c>
       <c r="B2282">
-        <v>40</v>
+        <v>43.5</v>
       </c>
       <c r="C2282">
         <v>1</v>
       </c>
     </row>
     <row r="2283" spans="1:3">
       <c r="A2283" t="s">
         <v>2025</v>
       </c>
       <c r="B2283">
-        <v>44.8</v>
+        <v>43.5</v>
       </c>
       <c r="C2283">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2284" spans="1:3">
       <c r="A2284" t="s">
         <v>2026</v>
       </c>
       <c r="B2284">
-        <v>44.8</v>
+        <v>40</v>
       </c>
       <c r="C2284">
         <v>1</v>
       </c>
     </row>
     <row r="2285" spans="1:3">
       <c r="A2285" t="s">
         <v>2027</v>
       </c>
       <c r="B2285">
         <v>44.8</v>
       </c>
       <c r="C2285">
         <v>1</v>
       </c>
     </row>
     <row r="2286" spans="1:3">
       <c r="A2286" t="s">
         <v>2028</v>
       </c>
       <c r="B2286">
-        <v>45.8</v>
+        <v>44.8</v>
       </c>
       <c r="C2286">
         <v>1</v>
       </c>
     </row>
     <row r="2287" spans="1:3">
       <c r="A2287" t="s">
         <v>2029</v>
       </c>
       <c r="B2287">
-        <v>45.8</v>
+        <v>44.8</v>
       </c>
       <c r="C2287">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2288" spans="1:3">
       <c r="A2288" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="B2288">
-        <v>44</v>
+        <v>45.8</v>
       </c>
       <c r="C2288">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2289" spans="1:3">
       <c r="A2289" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="B2289">
         <v>45.8</v>
       </c>
       <c r="C2289">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2290" spans="1:3">
       <c r="A2290" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="B2290">
-        <v>45.8</v>
+        <v>44</v>
       </c>
       <c r="C2290">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2291" spans="1:3">
       <c r="A2291" t="s">
         <v>2031</v>
       </c>
       <c r="B2291">
-        <v>46</v>
+        <v>45.8</v>
       </c>
       <c r="C2291">
         <v>1</v>
       </c>
     </row>
     <row r="2292" spans="1:3">
       <c r="A2292" t="s">
         <v>2032</v>
       </c>
       <c r="B2292">
-        <v>40</v>
+        <v>45.8</v>
       </c>
       <c r="C2292">
         <v>1</v>
       </c>
     </row>
     <row r="2293" spans="1:3">
       <c r="A2293" t="s">
         <v>2033</v>
       </c>
       <c r="B2293">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C2293">
         <v>1</v>
       </c>
     </row>
     <row r="2294" spans="1:3">
       <c r="A2294" t="s">
         <v>2034</v>
       </c>
       <c r="B2294">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C2294">
         <v>1</v>
       </c>
     </row>
     <row r="2295" spans="1:3">
       <c r="A2295" t="s">
         <v>2035</v>
       </c>
       <c r="B2295">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="C2295">
         <v>1</v>
       </c>
     </row>
     <row r="2296" spans="1:3">
       <c r="A2296" t="s">
         <v>2036</v>
       </c>
       <c r="B2296">
         <v>33</v>
       </c>
       <c r="C2296">
         <v>1</v>
       </c>
     </row>
     <row r="2297" spans="1:3">
       <c r="A2297" t="s">
         <v>2037</v>
       </c>
       <c r="B2297">
-        <v>35.5</v>
+        <v>33</v>
       </c>
       <c r="C2297">
         <v>1</v>
       </c>
     </row>
     <row r="2298" spans="1:3">
       <c r="A2298" t="s">
         <v>2038</v>
       </c>
       <c r="B2298">
-        <v>35.3</v>
+        <v>33</v>
       </c>
       <c r="C2298">
-        <v>0.96</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2299" spans="1:3">
       <c r="A2299" t="s">
         <v>2039</v>
       </c>
       <c r="B2299">
-        <v>40.4</v>
+        <v>35.5</v>
       </c>
       <c r="C2299">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2300" spans="1:3">
       <c r="A2300" t="s">
         <v>2040</v>
       </c>
       <c r="B2300">
-        <v>44.7</v>
+        <v>35.3</v>
       </c>
       <c r="C2300">
-        <v>1.2</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="2301" spans="1:3">
       <c r="A2301" t="s">
         <v>2041</v>
       </c>
       <c r="B2301">
         <v>40.4</v>
       </c>
       <c r="C2301">
         <v>1.2</v>
       </c>
     </row>
     <row r="2302" spans="1:3">
       <c r="A2302" t="s">
         <v>2042</v>
       </c>
       <c r="B2302">
-        <v>40.4</v>
+        <v>44.7</v>
       </c>
       <c r="C2302">
         <v>1.2</v>
       </c>
     </row>
     <row r="2303" spans="1:3">
       <c r="A2303" t="s">
         <v>2043</v>
       </c>
       <c r="B2303">
         <v>40.4</v>
       </c>
       <c r="C2303">
         <v>1.2</v>
       </c>
     </row>
     <row r="2304" spans="1:3">
       <c r="A2304" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="B2304">
-        <v>40.1</v>
+        <v>40.4</v>
       </c>
       <c r="C2304">
         <v>1.2</v>
       </c>
     </row>
     <row r="2305" spans="1:3">
       <c r="A2305" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B2305">
-        <v>40.5</v>
+        <v>40.4</v>
       </c>
       <c r="C2305">
         <v>1.2</v>
       </c>
     </row>
     <row r="2306" spans="1:3">
       <c r="A2306" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B2306">
-        <v>44.4</v>
+        <v>40.1</v>
       </c>
       <c r="C2306">
         <v>1.2</v>
       </c>
     </row>
     <row r="2307" spans="1:3">
       <c r="A2307" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B2307">
-        <v>40.7</v>
+        <v>40.5</v>
       </c>
       <c r="C2307">
         <v>1.2</v>
       </c>
     </row>
     <row r="2308" spans="1:3">
       <c r="A2308" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="B2308">
-        <v>40.4</v>
+        <v>44.4</v>
       </c>
       <c r="C2308">
         <v>1.2</v>
       </c>
     </row>
     <row r="2309" spans="1:3">
       <c r="A2309" t="s">
         <v>2045</v>
       </c>
       <c r="B2309">
-        <v>40.5</v>
+        <v>40.7</v>
       </c>
       <c r="C2309">
         <v>1.2</v>
       </c>
     </row>
     <row r="2310" spans="1:3">
       <c r="A2310" t="s">
         <v>2046</v>
       </c>
       <c r="B2310">
-        <v>40</v>
+        <v>40.4</v>
       </c>
       <c r="C2310">
         <v>1.2</v>
       </c>
     </row>
     <row r="2311" spans="1:3">
       <c r="A2311" t="s">
         <v>2047</v>
       </c>
       <c r="B2311">
-        <v>40</v>
+        <v>40.5</v>
       </c>
       <c r="C2311">
         <v>1.2</v>
       </c>
     </row>
     <row r="2312" spans="1:3">
       <c r="A2312" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="B2312">
-        <v>40.4</v>
+        <v>40</v>
       </c>
       <c r="C2312">
         <v>1.2</v>
       </c>
     </row>
     <row r="2313" spans="1:3">
       <c r="A2313" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="B2313">
         <v>40</v>
       </c>
       <c r="C2313">
         <v>1.2</v>
       </c>
     </row>
     <row r="2314" spans="1:3">
       <c r="A2314" t="s">
         <v>2049</v>
       </c>
       <c r="B2314">
-        <v>40</v>
+        <v>40.4</v>
       </c>
       <c r="C2314">
         <v>1.2</v>
       </c>
     </row>
     <row r="2315" spans="1:3">
       <c r="A2315" t="s">
         <v>2050</v>
       </c>
       <c r="B2315">
-        <v>40.4</v>
+        <v>40</v>
       </c>
       <c r="C2315">
         <v>1.2</v>
       </c>
     </row>
     <row r="2316" spans="1:3">
       <c r="A2316" t="s">
         <v>2051</v>
       </c>
       <c r="B2316">
-        <v>40.4</v>
+        <v>40</v>
       </c>
       <c r="C2316">
         <v>1.2</v>
       </c>
     </row>
     <row r="2317" spans="1:3">
       <c r="A2317" t="s">
         <v>2052</v>
       </c>
       <c r="B2317">
-        <v>40.2</v>
+        <v>40.4</v>
       </c>
       <c r="C2317">
         <v>1.2</v>
       </c>
     </row>
     <row r="2318" spans="1:3">
       <c r="A2318" t="s">
         <v>2053</v>
       </c>
       <c r="B2318">
-        <v>40.2</v>
+        <v>40.4</v>
       </c>
       <c r="C2318">
         <v>1.2</v>
       </c>
     </row>
     <row r="2319" spans="1:3">
       <c r="A2319" t="s">
         <v>2054</v>
       </c>
       <c r="B2319">
-        <v>40.4</v>
+        <v>40.2</v>
       </c>
       <c r="C2319">
         <v>1.2</v>
       </c>
     </row>
     <row r="2320" spans="1:3">
       <c r="A2320" t="s">
         <v>2055</v>
       </c>
       <c r="B2320">
-        <v>40</v>
+        <v>40.2</v>
       </c>
       <c r="C2320">
         <v>1.2</v>
       </c>
     </row>
     <row r="2321" spans="1:3">
       <c r="A2321" t="s">
         <v>2056</v>
       </c>
       <c r="B2321">
-        <v>40.7</v>
+        <v>40.4</v>
       </c>
       <c r="C2321">
-        <v>1.28</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2322" spans="1:3">
       <c r="A2322" t="s">
         <v>2057</v>
       </c>
       <c r="B2322">
-        <v>40.8</v>
+        <v>40</v>
       </c>
       <c r="C2322">
-        <v>1.26</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2323" spans="1:3">
       <c r="A2323" t="s">
         <v>2058</v>
       </c>
       <c r="B2323">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C2323">
-        <v>1.2</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="2324" spans="1:3">
       <c r="A2324" t="s">
         <v>2059</v>
       </c>
       <c r="B2324">
-        <v>41</v>
+        <v>40.8</v>
       </c>
       <c r="C2324">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="2325" spans="1:3">
       <c r="A2325" t="s">
         <v>2060</v>
       </c>
       <c r="B2325">
         <v>42</v>
       </c>
       <c r="C2325">
         <v>1.2</v>
       </c>
     </row>
     <row r="2326" spans="1:3">
       <c r="A2326" t="s">
         <v>2061</v>
       </c>
       <c r="B2326">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C2326">
         <v>1.2</v>
       </c>
     </row>
     <row r="2327" spans="1:3">
       <c r="A2327" t="s">
         <v>2062</v>
       </c>
       <c r="B2327">
         <v>42</v>
       </c>
       <c r="C2327">
         <v>1.2</v>
       </c>
     </row>
     <row r="2328" spans="1:3">
       <c r="A2328" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="B2328">
-        <v>41.5</v>
+        <v>42</v>
       </c>
       <c r="C2328">
         <v>1.2</v>
       </c>
     </row>
     <row r="2329" spans="1:3">
       <c r="A2329" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B2329">
         <v>42</v>
       </c>
       <c r="C2329">
-        <v>1.25</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2330" spans="1:3">
       <c r="A2330" t="s">
         <v>2064</v>
       </c>
       <c r="B2330">
-        <v>42.9</v>
+        <v>41.5</v>
       </c>
       <c r="C2330">
         <v>1.2</v>
       </c>
     </row>
     <row r="2331" spans="1:3">
       <c r="A2331" t="s">
         <v>2065</v>
       </c>
       <c r="B2331">
-        <v>42.9</v>
+        <v>42</v>
       </c>
       <c r="C2331">
-        <v>1.2</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="2332" spans="1:3">
       <c r="A2332" t="s">
         <v>2066</v>
       </c>
       <c r="B2332">
-        <v>42.5</v>
+        <v>42.9</v>
       </c>
       <c r="C2332">
         <v>1.2</v>
       </c>
     </row>
     <row r="2333" spans="1:3">
       <c r="A2333" t="s">
         <v>2067</v>
       </c>
       <c r="B2333">
-        <v>42.5</v>
+        <v>42.9</v>
       </c>
       <c r="C2333">
         <v>1.2</v>
       </c>
     </row>
     <row r="2334" spans="1:3">
       <c r="A2334" t="s">
         <v>2068</v>
       </c>
       <c r="B2334">
-        <v>44</v>
+        <v>42.5</v>
       </c>
       <c r="C2334">
         <v>1.2</v>
       </c>
     </row>
     <row r="2335" spans="1:3">
       <c r="A2335" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="B2335">
-        <v>44.7</v>
+        <v>42.5</v>
       </c>
       <c r="C2335">
         <v>1.2</v>
       </c>
     </row>
     <row r="2336" spans="1:3">
       <c r="A2336" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B2336">
-        <v>44.7</v>
+        <v>44</v>
       </c>
       <c r="C2336">
         <v>1.2</v>
       </c>
     </row>
     <row r="2337" spans="1:3">
       <c r="A2337" t="s">
         <v>2070</v>
       </c>
       <c r="B2337">
         <v>44.7</v>
       </c>
       <c r="C2337">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2338" spans="1:3">
       <c r="A2338" t="s">
         <v>2071</v>
       </c>
       <c r="B2338">
-        <v>44</v>
+        <v>44.7</v>
       </c>
       <c r="C2338">
         <v>1.2</v>
       </c>
     </row>
     <row r="2339" spans="1:3">
       <c r="A2339" t="s">
         <v>2072</v>
       </c>
       <c r="B2339">
-        <v>44</v>
+        <v>44.7</v>
       </c>
       <c r="C2339">
-        <v>1.2</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="2340" spans="1:3">
       <c r="A2340" t="s">
         <v>2073</v>
       </c>
       <c r="B2340">
         <v>44</v>
       </c>
       <c r="C2340">
         <v>1.2</v>
       </c>
     </row>
     <row r="2341" spans="1:3">
       <c r="A2341" t="s">
         <v>2074</v>
       </c>
       <c r="B2341">
-        <v>44.7</v>
+        <v>44</v>
       </c>
       <c r="C2341">
         <v>1.2</v>
       </c>
     </row>
     <row r="2342" spans="1:3">
       <c r="A2342" t="s">
         <v>2075</v>
       </c>
       <c r="B2342">
-        <v>44.7</v>
+        <v>44</v>
       </c>
       <c r="C2342">
         <v>1.2</v>
       </c>
     </row>
     <row r="2343" spans="1:3">
       <c r="A2343" t="s">
         <v>2076</v>
       </c>
       <c r="B2343">
-        <v>44</v>
+        <v>44.7</v>
       </c>
       <c r="C2343">
         <v>1.2</v>
       </c>
     </row>
     <row r="2344" spans="1:3">
       <c r="A2344" t="s">
         <v>2077</v>
       </c>
       <c r="B2344">
         <v>44.7</v>
       </c>
       <c r="C2344">
         <v>1.2</v>
       </c>
     </row>
     <row r="2345" spans="1:3">
       <c r="A2345" t="s">
         <v>2078</v>
       </c>
       <c r="B2345">
-        <v>44.6</v>
+        <v>44</v>
       </c>
       <c r="C2345">
         <v>1.2</v>
       </c>
     </row>
     <row r="2346" spans="1:3">
       <c r="A2346" t="s">
         <v>2079</v>
       </c>
       <c r="B2346">
-        <v>46.1</v>
+        <v>44.7</v>
       </c>
       <c r="C2346">
         <v>1.2</v>
       </c>
     </row>
     <row r="2347" spans="1:3">
       <c r="A2347" t="s">
         <v>2080</v>
       </c>
       <c r="B2347">
-        <v>46.1</v>
+        <v>44.6</v>
       </c>
       <c r="C2347">
         <v>1.2</v>
       </c>
     </row>
     <row r="2348" spans="1:3">
       <c r="A2348" t="s">
         <v>2081</v>
       </c>
       <c r="B2348">
-        <v>47</v>
+        <v>46.1</v>
       </c>
       <c r="C2348">
         <v>1.2</v>
       </c>
     </row>
     <row r="2349" spans="1:3">
       <c r="A2349" t="s">
         <v>2082</v>
       </c>
       <c r="B2349">
-        <v>47</v>
+        <v>46.1</v>
       </c>
       <c r="C2349">
         <v>1.2</v>
       </c>
     </row>
     <row r="2350" spans="1:3">
       <c r="A2350" t="s">
         <v>2083</v>
       </c>
       <c r="B2350">
-        <v>46.9</v>
+        <v>47</v>
       </c>
       <c r="C2350">
         <v>1.2</v>
       </c>
     </row>
     <row r="2351" spans="1:3">
       <c r="A2351" t="s">
         <v>2084</v>
       </c>
       <c r="B2351">
-        <v>44.5</v>
+        <v>47</v>
       </c>
       <c r="C2351">
         <v>1.2</v>
       </c>
     </row>
     <row r="2352" spans="1:3">
       <c r="A2352" t="s">
         <v>2085</v>
       </c>
       <c r="B2352">
-        <v>47.4</v>
+        <v>46.9</v>
       </c>
       <c r="C2352">
         <v>1.2</v>
       </c>
     </row>
     <row r="2353" spans="1:3">
       <c r="A2353" t="s">
         <v>2086</v>
       </c>
       <c r="B2353">
-        <v>35</v>
+        <v>44.5</v>
       </c>
       <c r="C2353">
         <v>1.2</v>
       </c>
     </row>
     <row r="2354" spans="1:3">
       <c r="A2354" t="s">
         <v>2087</v>
       </c>
       <c r="B2354">
-        <v>35</v>
+        <v>47.4</v>
       </c>
       <c r="C2354">
         <v>1.2</v>
       </c>
     </row>
     <row r="2355" spans="1:3">
       <c r="A2355" t="s">
         <v>2088</v>
       </c>
       <c r="B2355">
         <v>35</v>
       </c>
       <c r="C2355">
         <v>1.2</v>
       </c>
     </row>
     <row r="2356" spans="1:3">
       <c r="A2356" t="s">
         <v>2089</v>
       </c>
       <c r="B2356">
-        <v>37.3</v>
+        <v>35</v>
       </c>
       <c r="C2356">
         <v>1.2</v>
       </c>
     </row>
     <row r="2357" spans="1:3">
       <c r="A2357" t="s">
         <v>2090</v>
       </c>
       <c r="B2357">
-        <v>37.4</v>
+        <v>35</v>
       </c>
       <c r="C2357">
         <v>1.2</v>
       </c>
     </row>
     <row r="2358" spans="1:3">
       <c r="A2358" t="s">
         <v>2091</v>
       </c>
       <c r="B2358">
-        <v>43.8</v>
+        <v>37.3</v>
       </c>
       <c r="C2358">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2359" spans="1:3">
       <c r="A2359" t="s">
         <v>2092</v>
       </c>
       <c r="B2359">
-        <v>43.7</v>
+        <v>37.4</v>
       </c>
       <c r="C2359">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2360" spans="1:3">
       <c r="A2360" t="s">
         <v>2093</v>
       </c>
       <c r="B2360">
-        <v>41.5</v>
+        <v>43.8</v>
       </c>
       <c r="C2360">
         <v>1.8</v>
       </c>
     </row>
     <row r="2361" spans="1:3">
       <c r="A2361" t="s">
         <v>2094</v>
       </c>
       <c r="B2361">
-        <v>47.8</v>
+        <v>43.7</v>
       </c>
       <c r="C2361">
         <v>1.8</v>
       </c>
     </row>
     <row r="2362" spans="1:3">
       <c r="A2362" t="s">
         <v>2095</v>
       </c>
       <c r="B2362">
-        <v>34.2</v>
+        <v>41.5</v>
       </c>
       <c r="C2362">
-        <v>0.35</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="2363" spans="1:3">
       <c r="A2363" t="s">
         <v>2096</v>
       </c>
       <c r="B2363">
-        <v>35.3</v>
+        <v>47.8</v>
       </c>
       <c r="C2363">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="2364" spans="1:3">
       <c r="A2364" t="s">
         <v>2097</v>
       </c>
       <c r="B2364">
-        <v>35.3</v>
+        <v>34.2</v>
       </c>
       <c r="C2364">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="2365" spans="1:3">
       <c r="A2365" t="s">
         <v>2098</v>
       </c>
       <c r="B2365">
-        <v>36.6</v>
+        <v>35.3</v>
       </c>
       <c r="C2365">
         <v>0.3</v>
       </c>
     </row>
     <row r="2366" spans="1:3">
       <c r="A2366" t="s">
         <v>2099</v>
       </c>
       <c r="B2366">
-        <v>36.6</v>
+        <v>35.3</v>
       </c>
       <c r="C2366">
         <v>0.3</v>
       </c>
     </row>
     <row r="2367" spans="1:3">
       <c r="A2367" t="s">
         <v>2100</v>
       </c>
       <c r="B2367">
         <v>36.6</v>
       </c>
       <c r="C2367">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2368" spans="1:3">
       <c r="A2368" t="s">
         <v>2101</v>
       </c>
       <c r="B2368">
-        <v>34.4</v>
+        <v>36.6</v>
       </c>
       <c r="C2368">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2369" spans="1:3">
       <c r="A2369" t="s">
         <v>2102</v>
       </c>
       <c r="B2369">
-        <v>34.4</v>
+        <v>36.6</v>
       </c>
       <c r="C2369">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="2370" spans="1:3">
       <c r="A2370" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="B2370">
         <v>34.4</v>
       </c>
       <c r="C2370">
         <v>0.6</v>
       </c>
     </row>
     <row r="2371" spans="1:3">
       <c r="A2371" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="B2371">
-        <v>34</v>
+        <v>34.4</v>
       </c>
       <c r="C2371">
         <v>0.6</v>
       </c>
     </row>
     <row r="2372" spans="1:3">
       <c r="A2372" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B2372">
-        <v>35</v>
+        <v>34.4</v>
       </c>
       <c r="C2372">
         <v>0.6</v>
       </c>
     </row>
     <row r="2373" spans="1:3">
       <c r="A2373" t="s">
         <v>2104</v>
       </c>
       <c r="B2373">
-        <v>34.4</v>
+        <v>34</v>
       </c>
       <c r="C2373">
         <v>0.6</v>
       </c>
     </row>
     <row r="2374" spans="1:3">
       <c r="A2374" t="s">
         <v>2105</v>
       </c>
       <c r="B2374">
-        <v>34.5</v>
+        <v>35</v>
       </c>
       <c r="C2374">
         <v>0.6</v>
       </c>
     </row>
     <row r="2375" spans="1:3">
       <c r="A2375" t="s">
         <v>2106</v>
       </c>
       <c r="B2375">
-        <v>34.5</v>
+        <v>34.4</v>
       </c>
       <c r="C2375">
         <v>0.6</v>
       </c>
     </row>
     <row r="2376" spans="1:3">
       <c r="A2376" t="s">
         <v>2107</v>
       </c>
       <c r="B2376">
-        <v>34.1</v>
+        <v>34.5</v>
       </c>
       <c r="C2376">
         <v>0.6</v>
       </c>
     </row>
     <row r="2377" spans="1:3">
       <c r="A2377" t="s">
         <v>2108</v>
       </c>
       <c r="B2377">
-        <v>36</v>
+        <v>34.5</v>
       </c>
       <c r="C2377">
         <v>0.6</v>
       </c>
     </row>
     <row r="2378" spans="1:3">
       <c r="A2378" t="s">
         <v>2109</v>
       </c>
       <c r="B2378">
-        <v>36.3</v>
+        <v>34.1</v>
       </c>
       <c r="C2378">
         <v>0.6</v>
       </c>
     </row>
     <row r="2379" spans="1:3">
       <c r="A2379" t="s">
         <v>2110</v>
       </c>
       <c r="B2379">
-        <v>38.9</v>
+        <v>36</v>
       </c>
       <c r="C2379">
         <v>0.6</v>
       </c>
     </row>
     <row r="2380" spans="1:3">
       <c r="A2380" t="s">
         <v>2111</v>
       </c>
       <c r="B2380">
-        <v>38.9</v>
+        <v>36.3</v>
       </c>
       <c r="C2380">
         <v>0.6</v>
       </c>
     </row>
     <row r="2381" spans="1:3">
       <c r="A2381" t="s">
         <v>2112</v>
       </c>
       <c r="B2381">
-        <v>39.4</v>
+        <v>38.9</v>
       </c>
       <c r="C2381">
         <v>0.6</v>
       </c>
     </row>
     <row r="2382" spans="1:3">
       <c r="A2382" t="s">
         <v>2113</v>
       </c>
       <c r="B2382">
-        <v>38.7</v>
+        <v>38.9</v>
       </c>
       <c r="C2382">
         <v>0.6</v>
       </c>
     </row>
     <row r="2383" spans="1:3">
       <c r="A2383" t="s">
         <v>2114</v>
       </c>
       <c r="B2383">
-        <v>40.4</v>
+        <v>39.4</v>
       </c>
       <c r="C2383">
         <v>0.6</v>
       </c>
     </row>
     <row r="2384" spans="1:3">
       <c r="A2384" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="B2384">
-        <v>40.7</v>
+        <v>38.7</v>
       </c>
       <c r="C2384">
         <v>0.6</v>
       </c>
     </row>
     <row r="2385" spans="1:3">
       <c r="A2385" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="B2385">
-        <v>40.5</v>
+        <v>40.4</v>
       </c>
       <c r="C2385">
         <v>0.6</v>
       </c>
     </row>
     <row r="2386" spans="1:3">
       <c r="A2386" t="s">
         <v>2116</v>
       </c>
       <c r="B2386">
         <v>40.7</v>
       </c>
       <c r="C2386">
         <v>0.6</v>
       </c>
     </row>
     <row r="2387" spans="1:3">
       <c r="A2387" t="s">
         <v>2117</v>
       </c>
       <c r="B2387">
-        <v>42</v>
+        <v>40.5</v>
       </c>
       <c r="C2387">
         <v>0.6</v>
       </c>
     </row>
     <row r="2388" spans="1:3">
       <c r="A2388" t="s">
         <v>2118</v>
       </c>
       <c r="B2388">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C2388">
         <v>0.6</v>
       </c>
     </row>
     <row r="2389" spans="1:3">
       <c r="A2389" t="s">
         <v>2119</v>
       </c>
       <c r="B2389">
         <v>42</v>
       </c>
       <c r="C2389">
         <v>0.6</v>
       </c>
     </row>
     <row r="2390" spans="1:3">
       <c r="A2390" t="s">
         <v>2120</v>
       </c>
       <c r="B2390">
-        <v>43.5</v>
+        <v>42</v>
       </c>
       <c r="C2390">
         <v>0.6</v>
       </c>
     </row>
     <row r="2391" spans="1:3">
       <c r="A2391" t="s">
         <v>2121</v>
       </c>
       <c r="B2391">
-        <v>44.5</v>
+        <v>42</v>
       </c>
       <c r="C2391">
         <v>0.6</v>
       </c>
     </row>
     <row r="2392" spans="1:3">
       <c r="A2392" t="s">
         <v>2122</v>
       </c>
       <c r="B2392">
-        <v>30.6</v>
+        <v>43.5</v>
       </c>
       <c r="C2392">
         <v>0.6</v>
       </c>
     </row>
     <row r="2393" spans="1:3">
       <c r="A2393" t="s">
         <v>2123</v>
       </c>
       <c r="B2393">
-        <v>31.1</v>
+        <v>44.5</v>
       </c>
       <c r="C2393">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2394" spans="1:3">
       <c r="A2394" t="s">
         <v>2124</v>
       </c>
       <c r="B2394">
-        <v>37.3</v>
+        <v>30.6</v>
       </c>
       <c r="C2394">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2395" spans="1:3">
       <c r="A2395" t="s">
         <v>2125</v>
       </c>
       <c r="B2395">
-        <v>37.5</v>
+        <v>31.1</v>
       </c>
       <c r="C2395">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="2396" spans="1:3">
       <c r="A2396" t="s">
         <v>2126</v>
       </c>
       <c r="B2396">
-        <v>38</v>
+        <v>37.3</v>
       </c>
       <c r="C2396">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2397" spans="1:3">
       <c r="A2397" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B2397">
-        <v>39</v>
+        <v>37.5</v>
       </c>
       <c r="C2397">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2398" spans="1:3">
       <c r="A2398" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="B2398">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C2398">
         <v>0.9</v>
       </c>
     </row>
     <row r="2399" spans="1:3">
       <c r="A2399" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="B2399">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C2399">
         <v>0.9</v>
       </c>
     </row>
     <row r="2400" spans="1:3">
       <c r="A2400" t="s">
         <v>2128</v>
       </c>
       <c r="B2400">
-        <v>38.5</v>
+        <v>37</v>
       </c>
       <c r="C2400">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2401" spans="1:3">
       <c r="A2401" t="s">
         <v>2129</v>
       </c>
       <c r="B2401">
-        <v>38.4</v>
+        <v>38</v>
       </c>
       <c r="C2401">
-        <v>0.98</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2402" spans="1:3">
       <c r="A2402" t="s">
         <v>2130</v>
       </c>
       <c r="B2402">
-        <v>43.5</v>
+        <v>38.5</v>
       </c>
       <c r="C2402">
         <v>1</v>
       </c>
     </row>
     <row r="2403" spans="1:3">
       <c r="A2403" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="B2403">
-        <v>42</v>
+        <v>38.4</v>
       </c>
       <c r="C2403">
-        <v>0.9</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="2404" spans="1:3">
       <c r="A2404" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="B2404">
         <v>43.5</v>
       </c>
       <c r="C2404">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2405" spans="1:3">
       <c r="A2405" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B2405">
-        <v>40.7</v>
+        <v>42</v>
       </c>
       <c r="C2405">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2406" spans="1:3">
       <c r="A2406" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="B2406">
-        <v>44.8</v>
+        <v>43.5</v>
       </c>
       <c r="C2406">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2407" spans="1:3">
       <c r="A2407" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="B2407">
-        <v>44.8</v>
+        <v>40.7</v>
       </c>
       <c r="C2407">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2408" spans="1:3">
       <c r="A2408" t="s">
         <v>2133</v>
       </c>
       <c r="B2408">
         <v>44.8</v>
       </c>
       <c r="C2408">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2409" spans="1:3">
       <c r="A2409" t="s">
         <v>2134</v>
       </c>
       <c r="B2409">
-        <v>45.8</v>
+        <v>44.8</v>
       </c>
       <c r="C2409">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2410" spans="1:3">
       <c r="A2410" t="s">
         <v>2135</v>
       </c>
       <c r="B2410">
-        <v>33</v>
+        <v>44.8</v>
       </c>
       <c r="C2410">
-        <v>1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2411" spans="1:3">
       <c r="A2411" t="s">
         <v>2136</v>
       </c>
       <c r="B2411">
-        <v>40.4</v>
+        <v>45.8</v>
       </c>
       <c r="C2411">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="2412" spans="1:3">
       <c r="A2412" t="s">
         <v>2137</v>
       </c>
       <c r="B2412">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C2412">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2413" spans="1:3">
       <c r="A2413" t="s">
         <v>2138</v>
       </c>
       <c r="B2413">
-        <v>42</v>
+        <v>40.4</v>
       </c>
       <c r="C2413">
         <v>1.2</v>
       </c>
     </row>
     <row r="2414" spans="1:3">
       <c r="A2414" t="s">
         <v>2139</v>
       </c>
       <c r="B2414">
-        <v>40.4</v>
+        <v>41</v>
       </c>
       <c r="C2414">
         <v>1.2</v>
       </c>
     </row>
     <row r="2415" spans="1:3">
       <c r="A2415" t="s">
         <v>2140</v>
       </c>
       <c r="B2415">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C2415">
         <v>1.2</v>
       </c>
     </row>
     <row r="2416" spans="1:3">
       <c r="A2416" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="B2416">
         <v>40.4</v>
       </c>
       <c r="C2416">
         <v>1.2</v>
       </c>
     </row>
     <row r="2417" spans="1:3">
       <c r="A2417" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="B2417">
-        <v>40.4</v>
+        <v>41</v>
       </c>
       <c r="C2417">
         <v>1.2</v>
       </c>
     </row>
     <row r="2418" spans="1:3">
       <c r="A2418" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B2418">
         <v>40.4</v>
       </c>
       <c r="C2418">
         <v>1.2</v>
       </c>
     </row>
     <row r="2419" spans="1:3">
       <c r="A2419" t="s">
         <v>2142</v>
       </c>
       <c r="B2419">
         <v>40.4</v>
       </c>
       <c r="C2419">
         <v>1.2</v>
       </c>
     </row>
     <row r="2420" spans="1:3">
       <c r="A2420" t="s">
         <v>2143</v>
       </c>
       <c r="B2420">
-        <v>40.7</v>
+        <v>40.4</v>
       </c>
       <c r="C2420">
         <v>1.2</v>
       </c>
     </row>
     <row r="2421" spans="1:3">
       <c r="A2421" t="s">
         <v>2144</v>
       </c>
       <c r="B2421">
-        <v>40.7</v>
+        <v>40.4</v>
       </c>
       <c r="C2421">
         <v>1.2</v>
       </c>
     </row>
     <row r="2422" spans="1:3">
       <c r="A2422" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="B2422">
         <v>40.7</v>
       </c>
       <c r="C2422">
-        <v>1.28</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2423" spans="1:3">
       <c r="A2423" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B2423">
-        <v>40.2</v>
+        <v>40.7</v>
       </c>
       <c r="C2423">
         <v>1.2</v>
       </c>
     </row>
     <row r="2424" spans="1:3">
       <c r="A2424" t="s">
         <v>2146</v>
       </c>
       <c r="B2424">
-        <v>42</v>
+        <v>40.7</v>
       </c>
       <c r="C2424">
-        <v>1.2</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="2425" spans="1:3">
       <c r="A2425" t="s">
         <v>2147</v>
       </c>
       <c r="B2425">
-        <v>44</v>
+        <v>40.2</v>
       </c>
       <c r="C2425">
         <v>1.2</v>
       </c>
     </row>
     <row r="2426" spans="1:3">
       <c r="A2426" t="s">
         <v>2148</v>
       </c>
       <c r="B2426">
-        <v>44.7</v>
+        <v>42</v>
       </c>
       <c r="C2426">
         <v>1.2</v>
       </c>
     </row>
     <row r="2427" spans="1:3">
       <c r="A2427" t="s">
         <v>2149</v>
       </c>
       <c r="B2427">
         <v>44</v>
       </c>
       <c r="C2427">
         <v>1.2</v>
       </c>
     </row>
     <row r="2428" spans="1:3">
       <c r="A2428" t="s">
         <v>2150</v>
       </c>
       <c r="B2428">
         <v>44.7</v>
       </c>
       <c r="C2428">
         <v>1.2</v>
       </c>
     </row>
     <row r="2429" spans="1:3">
       <c r="A2429" t="s">
         <v>2151</v>
       </c>
       <c r="B2429">
-        <v>44.9</v>
+        <v>44</v>
       </c>
       <c r="C2429">
         <v>1.2</v>
       </c>
     </row>
     <row r="2430" spans="1:3">
       <c r="A2430" t="s">
         <v>2152</v>
       </c>
       <c r="B2430">
         <v>44.7</v>
       </c>
       <c r="C2430">
         <v>1.2</v>
       </c>
     </row>
     <row r="2431" spans="1:3">
       <c r="A2431" t="s">
         <v>2153</v>
       </c>
       <c r="B2431">
-        <v>40.2</v>
+        <v>44.9</v>
       </c>
       <c r="C2431">
         <v>1.2</v>
       </c>
     </row>
     <row r="2432" spans="1:3">
       <c r="A2432" t="s">
         <v>2154</v>
       </c>
       <c r="B2432">
-        <v>37.5</v>
+        <v>44.7</v>
       </c>
       <c r="C2432">
         <v>1.2</v>
       </c>
     </row>
     <row r="2433" spans="1:3">
       <c r="A2433" t="s">
         <v>2155</v>
       </c>
       <c r="B2433">
-        <v>43.8</v>
+        <v>40.2</v>
       </c>
       <c r="C2433">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2434" spans="1:3">
       <c r="A2434" t="s">
         <v>2156</v>
       </c>
       <c r="B2434">
-        <v>34.2</v>
+        <v>37.5</v>
       </c>
       <c r="C2434">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2435" spans="1:3">
       <c r="A2435" t="s">
         <v>2157</v>
       </c>
       <c r="B2435">
-        <v>45</v>
+        <v>43.8</v>
       </c>
       <c r="C2435">
         <v>1.8</v>
       </c>
     </row>
     <row r="2436" spans="1:3">
       <c r="A2436" t="s">
         <v>2158</v>
       </c>
       <c r="B2436">
-        <v>33.1</v>
+        <v>34.2</v>
       </c>
       <c r="C2436">
         <v>0.3</v>
       </c>
     </row>
     <row r="2437" spans="1:3">
       <c r="A2437" t="s">
         <v>2159</v>
       </c>
       <c r="B2437">
-        <v>33.1</v>
+        <v>45</v>
       </c>
       <c r="C2437">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="2438" spans="1:3">
       <c r="A2438" t="s">
         <v>2160</v>
       </c>
       <c r="B2438">
-        <v>34.8</v>
+        <v>33.1</v>
       </c>
       <c r="C2438">
         <v>0.3</v>
       </c>
     </row>
     <row r="2439" spans="1:3">
       <c r="A2439" t="s">
         <v>2161</v>
       </c>
       <c r="B2439">
-        <v>34.8</v>
+        <v>33.1</v>
       </c>
       <c r="C2439">
         <v>0.3</v>
       </c>
     </row>
     <row r="2440" spans="1:3">
       <c r="A2440" t="s">
         <v>2162</v>
       </c>
       <c r="B2440">
-        <v>35.9</v>
+        <v>34.8</v>
       </c>
       <c r="C2440">
         <v>0.3</v>
       </c>
     </row>
     <row r="2441" spans="1:3">
       <c r="A2441" t="s">
         <v>2163</v>
       </c>
       <c r="B2441">
-        <v>39.5</v>
+        <v>34.8</v>
       </c>
       <c r="C2441">
         <v>0.3</v>
       </c>
     </row>
     <row r="2442" spans="1:3">
       <c r="A2442" t="s">
         <v>2164</v>
       </c>
       <c r="B2442">
-        <v>35.3</v>
+        <v>35.9</v>
       </c>
       <c r="C2442">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2443" spans="1:3">
       <c r="A2443" t="s">
         <v>2165</v>
       </c>
       <c r="B2443">
-        <v>35.3</v>
+        <v>39.5</v>
       </c>
       <c r="C2443">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2444" spans="1:3">
       <c r="A2444" t="s">
         <v>2166</v>
       </c>
       <c r="B2444">
         <v>35.3</v>
       </c>
       <c r="C2444">
         <v>0.6</v>
       </c>
     </row>
     <row r="2445" spans="1:3">
       <c r="A2445" t="s">
         <v>2167</v>
       </c>
       <c r="B2445">
-        <v>38.5</v>
+        <v>35.3</v>
       </c>
       <c r="C2445">
         <v>0.6</v>
       </c>
     </row>
     <row r="2446" spans="1:3">
       <c r="A2446" t="s">
         <v>2168</v>
       </c>
       <c r="B2446">
-        <v>38.7</v>
+        <v>35.3</v>
       </c>
       <c r="C2446">
         <v>0.6</v>
       </c>
     </row>
     <row r="2447" spans="1:3">
       <c r="A2447" t="s">
         <v>2169</v>
       </c>
       <c r="B2447">
-        <v>38.7</v>
+        <v>38.5</v>
       </c>
       <c r="C2447">
         <v>0.6</v>
       </c>
     </row>
     <row r="2448" spans="1:3">
       <c r="A2448" t="s">
         <v>2170</v>
       </c>
       <c r="B2448">
         <v>38.7</v>
       </c>
       <c r="C2448">
         <v>0.6</v>
       </c>
     </row>
     <row r="2449" spans="1:3">
       <c r="A2449" t="s">
         <v>2171</v>
       </c>
       <c r="B2449">
-        <v>39.8</v>
+        <v>38.7</v>
       </c>
       <c r="C2449">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2450" spans="1:3">
       <c r="A2450" t="s">
         <v>2172</v>
       </c>
       <c r="B2450">
-        <v>39.8</v>
+        <v>38.7</v>
       </c>
       <c r="C2450">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2451" spans="1:3">
       <c r="A2451" t="s">
         <v>2173</v>
       </c>
       <c r="B2451">
-        <v>40.1</v>
+        <v>39.8</v>
       </c>
       <c r="C2451">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2452" spans="1:3">
       <c r="A2452" t="s">
         <v>2174</v>
       </c>
       <c r="B2452">
-        <v>40.5</v>
+        <v>39.8</v>
       </c>
       <c r="C2452">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2453" spans="1:3">
       <c r="A2453" t="s">
         <v>2175</v>
       </c>
       <c r="B2453">
         <v>40.1</v>
       </c>
       <c r="C2453">
         <v>0.6</v>
       </c>
     </row>
     <row r="2454" spans="1:3">
       <c r="A2454" t="s">
         <v>2176</v>
       </c>
       <c r="B2454">
-        <v>41</v>
+        <v>40.5</v>
       </c>
       <c r="C2454">
         <v>0.6</v>
       </c>
     </row>
     <row r="2455" spans="1:3">
       <c r="A2455" t="s">
         <v>2177</v>
       </c>
       <c r="B2455">
-        <v>44.3</v>
+        <v>40.1</v>
       </c>
       <c r="C2455">
         <v>0.6</v>
       </c>
     </row>
     <row r="2456" spans="1:3">
       <c r="A2456" t="s">
         <v>2178</v>
       </c>
       <c r="B2456">
-        <v>30.1</v>
+        <v>41</v>
       </c>
       <c r="C2456">
         <v>0.6</v>
       </c>
     </row>
     <row r="2457" spans="1:3">
       <c r="A2457" t="s">
         <v>2179</v>
       </c>
       <c r="B2457">
-        <v>30.1</v>
+        <v>44.3</v>
       </c>
       <c r="C2457">
         <v>0.6</v>
       </c>
     </row>
     <row r="2458" spans="1:3">
       <c r="A2458" t="s">
         <v>2180</v>
       </c>
       <c r="B2458">
         <v>30.1</v>
       </c>
       <c r="C2458">
         <v>0.6</v>
       </c>
     </row>
     <row r="2459" spans="1:3">
       <c r="A2459" t="s">
         <v>2181</v>
       </c>
       <c r="B2459">
-        <v>37.9</v>
+        <v>30.1</v>
       </c>
       <c r="C2459">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2460" spans="1:3">
       <c r="A2460" t="s">
         <v>2182</v>
       </c>
       <c r="B2460">
-        <v>37.9</v>
+        <v>30.1</v>
       </c>
       <c r="C2460">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2461" spans="1:3">
       <c r="A2461" t="s">
         <v>2183</v>
       </c>
       <c r="B2461">
-        <v>40.4</v>
+        <v>37.9</v>
       </c>
       <c r="C2461">
         <v>1.2</v>
       </c>
     </row>
     <row r="2462" spans="1:3">
       <c r="A2462" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="B2462">
-        <v>40.4</v>
+        <v>37.9</v>
       </c>
       <c r="C2462">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="2463" spans="1:3">
       <c r="A2463" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="B2463">
-        <v>41.4</v>
+        <v>40.4</v>
       </c>
       <c r="C2463">
         <v>1.2</v>
       </c>
     </row>
     <row r="2464" spans="1:3">
       <c r="A2464" t="s">
         <v>2185</v>
       </c>
       <c r="B2464">
-        <v>41.4</v>
+        <v>40.4</v>
       </c>
       <c r="C2464">
         <v>1.2</v>
       </c>
     </row>
     <row r="2465" spans="1:3">
       <c r="A2465" t="s">
         <v>2186</v>
       </c>
       <c r="B2465">
         <v>41.4</v>
       </c>
       <c r="C2465">
         <v>1.2</v>
       </c>
     </row>
     <row r="2466" spans="1:3">
       <c r="A2466" t="s">
         <v>2187</v>
       </c>
       <c r="B2466">
-        <v>44.6</v>
+        <v>41.4</v>
       </c>
       <c r="C2466">
         <v>1.2</v>
       </c>
     </row>
     <row r="2467" spans="1:3">
       <c r="A2467" t="s">
         <v>2188</v>
       </c>
       <c r="B2467">
-        <v>44.6</v>
+        <v>41.4</v>
       </c>
       <c r="C2467">
         <v>1.2</v>
       </c>
     </row>
     <row r="2468" spans="1:3">
       <c r="A2468" t="s">
         <v>2189</v>
       </c>
       <c r="B2468">
-        <v>46.1</v>
+        <v>44.6</v>
       </c>
       <c r="C2468">
         <v>1.2</v>
       </c>
     </row>
     <row r="2469" spans="1:3">
       <c r="A2469" t="s">
         <v>2190</v>
       </c>
       <c r="B2469">
-        <v>46.9</v>
+        <v>44.6</v>
       </c>
       <c r="C2469">
         <v>1.2</v>
       </c>
     </row>
     <row r="2470" spans="1:3">
       <c r="A2470" t="s">
         <v>2191</v>
       </c>
       <c r="B2470">
-        <v>36.4</v>
+        <v>46.1</v>
       </c>
       <c r="C2470">
         <v>1.2</v>
       </c>
     </row>
     <row r="2471" spans="1:3">
       <c r="A2471" t="s">
         <v>2192</v>
       </c>
       <c r="B2471">
-        <v>36.4</v>
+        <v>46.9</v>
       </c>
       <c r="C2471">
         <v>1.2</v>
       </c>
     </row>
     <row r="2472" spans="1:3">
       <c r="A2472" t="s">
         <v>2193</v>
       </c>
       <c r="B2472">
-        <v>43.6</v>
+        <v>36.4</v>
       </c>
       <c r="C2472">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2473" spans="1:3">
       <c r="A2473" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="B2473">
-        <v>43.6</v>
+        <v>36.4</v>
       </c>
       <c r="C2473">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2474" spans="1:3">
       <c r="A2474" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="B2474">
-        <v>45</v>
+        <v>43.6</v>
       </c>
       <c r="C2474">
         <v>1.8</v>
       </c>
     </row>
     <row r="2475" spans="1:3">
       <c r="A2475" t="s">
         <v>2195</v>
       </c>
       <c r="B2475">
-        <v>45</v>
+        <v>43.6</v>
       </c>
       <c r="C2475">
         <v>1.8</v>
       </c>
     </row>
     <row r="2476" spans="1:3">
       <c r="A2476" t="s">
         <v>2196</v>
       </c>
       <c r="B2476">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C2476">
         <v>1.8</v>
       </c>
     </row>
     <row r="2477" spans="1:3">
       <c r="A2477" t="s">
         <v>2197</v>
       </c>
       <c r="B2477">
-        <v>45.7</v>
+        <v>45</v>
       </c>
       <c r="C2477">
         <v>1.8</v>
       </c>
     </row>
     <row r="2478" spans="1:3">
       <c r="A2478" t="s">
         <v>2198</v>
       </c>
       <c r="B2478">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C2478">
         <v>1.8</v>
       </c>
     </row>
     <row r="2479" spans="1:3">
       <c r="A2479" t="s">
         <v>2199</v>
       </c>
       <c r="B2479">
-        <v>30.4</v>
+        <v>45.7</v>
       </c>
       <c r="C2479">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="2480" spans="1:3">
       <c r="A2480" t="s">
         <v>2200</v>
       </c>
       <c r="B2480">
-        <v>39.3</v>
+        <v>40</v>
       </c>
       <c r="C2480">
-        <v>0.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="2481" spans="1:3">
       <c r="A2481" t="s">
         <v>2201</v>
       </c>
       <c r="B2481">
-        <v>41.2</v>
+        <v>30.4</v>
       </c>
       <c r="C2481">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2482" spans="1:3">
       <c r="A2482" t="s">
         <v>2202</v>
       </c>
       <c r="B2482">
-        <v>47.9</v>
+        <v>39.3</v>
       </c>
       <c r="C2482">
-        <v>1.8</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2483" spans="1:3">
       <c r="A2483" t="s">
         <v>2203</v>
       </c>
       <c r="B2483">
-        <v>34.2</v>
+        <v>41.2</v>
       </c>
       <c r="C2483">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2484" spans="1:3">
       <c r="A2484" t="s">
         <v>2204</v>
       </c>
       <c r="B2484">
-        <v>35.9</v>
+        <v>47.9</v>
       </c>
       <c r="C2484">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="2485" spans="1:3">
       <c r="A2485" t="s">
         <v>2205</v>
       </c>
       <c r="B2485">
-        <v>38.4</v>
+        <v>34.2</v>
       </c>
       <c r="C2485">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2486" spans="1:3">
       <c r="A2486" t="s">
         <v>2206</v>
       </c>
       <c r="B2486">
-        <v>39.9</v>
+        <v>35.9</v>
       </c>
       <c r="C2486">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2487" spans="1:3">
       <c r="A2487" t="s">
         <v>2207</v>
       </c>
       <c r="B2487">
-        <v>40.8</v>
+        <v>38.4</v>
       </c>
       <c r="C2487">
         <v>0.6</v>
       </c>
     </row>
     <row r="2488" spans="1:3">
       <c r="A2488" t="s">
         <v>2208</v>
       </c>
       <c r="B2488">
-        <v>44.5</v>
+        <v>39.9</v>
       </c>
       <c r="C2488">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2489" spans="1:3">
       <c r="A2489" t="s">
         <v>2209</v>
       </c>
       <c r="B2489">
-        <v>44.5</v>
+        <v>40.8</v>
       </c>
       <c r="C2489">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2490" spans="1:3">
       <c r="A2490" t="s">
         <v>2210</v>
       </c>
       <c r="B2490">
-        <v>39.9</v>
+        <v>44.5</v>
       </c>
       <c r="C2490">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2491" spans="1:3">
       <c r="A2491" t="s">
         <v>2211</v>
       </c>
       <c r="B2491">
-        <v>39</v>
+        <v>44.5</v>
       </c>
       <c r="C2491">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2492" spans="1:3">
       <c r="A2492" t="s">
         <v>2212</v>
       </c>
       <c r="B2492">
-        <v>31.7</v>
+        <v>39.9</v>
       </c>
       <c r="C2492">
         <v>0.6</v>
       </c>
     </row>
     <row r="2493" spans="1:3">
       <c r="A2493" t="s">
         <v>2213</v>
       </c>
       <c r="B2493">
-        <v>44.9</v>
+        <v>39</v>
       </c>
       <c r="C2493">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2494" spans="1:3">
       <c r="A2494" t="s">
         <v>2214</v>
       </c>
       <c r="B2494">
-        <v>38.7</v>
+        <v>31.7</v>
       </c>
       <c r="C2494">
         <v>0.6</v>
       </c>
     </row>
     <row r="2495" spans="1:3">
       <c r="A2495" t="s">
         <v>2215</v>
       </c>
       <c r="B2495">
-        <v>34</v>
+        <v>44.9</v>
       </c>
       <c r="C2495">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2496" spans="1:3">
       <c r="A2496" t="s">
         <v>2216</v>
       </c>
       <c r="B2496">
-        <v>39.5</v>
+        <v>38.7</v>
       </c>
       <c r="C2496">
         <v>0.6</v>
       </c>
     </row>
     <row r="2497" spans="1:3">
       <c r="A2497" t="s">
         <v>2217</v>
       </c>
       <c r="B2497">
-        <v>39.5</v>
+        <v>34</v>
       </c>
       <c r="C2497">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2498" spans="1:3">
       <c r="A2498" t="s">
         <v>2218</v>
       </c>
       <c r="B2498">
-        <v>39.7</v>
+        <v>39.5</v>
       </c>
       <c r="C2498">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2499" spans="1:3">
       <c r="A2499" t="s">
         <v>2219</v>
       </c>
       <c r="B2499">
-        <v>39.7</v>
+        <v>39.5</v>
       </c>
       <c r="C2499">
         <v>0.6</v>
       </c>
     </row>
     <row r="2500" spans="1:3">
       <c r="A2500" t="s">
         <v>2220</v>
       </c>
       <c r="B2500">
-        <v>44.5</v>
+        <v>39.7</v>
       </c>
       <c r="C2500">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2501" spans="1:3">
       <c r="A2501" t="s">
         <v>2221</v>
       </c>
       <c r="B2501">
         <v>39.7</v>
       </c>
       <c r="C2501">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2502" spans="1:3">
       <c r="A2502" t="s">
         <v>2222</v>
       </c>
       <c r="B2502">
-        <v>38.7</v>
+        <v>44.5</v>
       </c>
       <c r="C2502">
         <v>0.6</v>
       </c>
     </row>
     <row r="2503" spans="1:3">
       <c r="A2503" t="s">
         <v>2223</v>
       </c>
       <c r="B2503">
-        <v>38.7</v>
+        <v>39.7</v>
       </c>
       <c r="C2503">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="2504" spans="1:3">
       <c r="A2504" t="s">
         <v>2224</v>
       </c>
       <c r="B2504">
-        <v>44.7</v>
+        <v>38.7</v>
       </c>
       <c r="C2504">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2505" spans="1:3">
       <c r="A2505" t="s">
         <v>2225</v>
       </c>
       <c r="B2505">
-        <v>44.5</v>
+        <v>38.7</v>
       </c>
       <c r="C2505">
         <v>0.6</v>
       </c>
     </row>
     <row r="2506" spans="1:3">
       <c r="A2506" t="s">
         <v>2226</v>
       </c>
       <c r="B2506">
-        <v>35.3</v>
+        <v>44.7</v>
       </c>
       <c r="C2506">
-        <v>0.389</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="2507" spans="1:3">
       <c r="A2507" t="s">
         <v>2227</v>
       </c>
       <c r="B2507">
-        <v>35.3</v>
+        <v>44.5</v>
       </c>
       <c r="C2507">
-        <v>0.389</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2508" spans="1:3">
       <c r="A2508" t="s">
         <v>2228</v>
       </c>
       <c r="B2508">
-        <v>34.6</v>
+        <v>35.3</v>
       </c>
       <c r="C2508">
-        <v>0.6</v>
+        <v>0.389</v>
       </c>
     </row>
     <row r="2509" spans="1:3">
       <c r="A2509" t="s">
         <v>2229</v>
       </c>
       <c r="B2509">
-        <v>41</v>
+        <v>35.3</v>
       </c>
       <c r="C2509">
-        <v>1.7</v>
+        <v>0.389</v>
       </c>
     </row>
     <row r="2510" spans="1:3">
       <c r="A2510" t="s">
         <v>2230</v>
       </c>
       <c r="B2510">
-        <v>39</v>
+        <v>34.6</v>
       </c>
       <c r="C2510">
         <v>0.6</v>
       </c>
     </row>
     <row r="2511" spans="1:3">
       <c r="A2511" t="s">
         <v>2231</v>
       </c>
       <c r="B2511">
-        <v>40.5</v>
+        <v>41</v>
       </c>
       <c r="C2511">
-        <v>1</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="2512" spans="1:3">
       <c r="A2512" t="s">
         <v>2232</v>
       </c>
       <c r="B2512">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C2512">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="2513" spans="1:3">
       <c r="A2513" t="s">
         <v>2233</v>
       </c>
       <c r="B2513">
+        <v>40.5</v>
+      </c>
+      <c r="C2513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:3">
+      <c r="A2514" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B2514">
         <v>40</v>
       </c>
-      <c r="C2513">
+      <c r="C2514">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:3">
+      <c r="A2515" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B2515">
+        <v>40</v>
+      </c>
+      <c r="C2515">
         <v>1.2</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C2513"/>
+  <autoFilter ref="A1:C2515"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>