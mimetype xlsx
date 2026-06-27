--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,273 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srv-fs\odbory\623\Pracovní 6233\__OPEN_DATA\1_Projekt OPEN DATA 2022\Databáze datových sad CTU\Útvary\O610\2026\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4434CF08-AB97-4F2B-B074-DBEC081A1344}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="objem-prepravenych-postovnich-z" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="objem-prepravenych-postovnich-z" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
+  <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
-    <t xml:space="preserve">Název poštovní služby</t>
-[...44 lines deleted...]
-    <t xml:space="preserve">Expresní zásilky</t>
+    <t>Název poštovní služby</t>
+  </si>
+  <si>
+    <t>Listovní zásilky</t>
+  </si>
+  <si>
+    <t>Standardní zásilky</t>
+  </si>
+  <si>
+    <t>Doporučené zásilky</t>
+  </si>
+  <si>
+    <t>z toho doporučené zásilky do 2 kg</t>
+  </si>
+  <si>
+    <t>Poštovní zásilky pro nevidomé osoby</t>
+  </si>
+  <si>
+    <t>z toho dodání doporučené zásilky pro nevidomé osoby</t>
+  </si>
+  <si>
+    <t>Tiskové zásilky a tiskoviny</t>
+  </si>
+  <si>
+    <t>z toho doporučené tiskové zásilky a tiskoviny</t>
+  </si>
+  <si>
+    <t>Adresné reklamní zásilky</t>
+  </si>
+  <si>
+    <t>Balíky</t>
+  </si>
+  <si>
+    <t>Standardní balíky</t>
+  </si>
+  <si>
+    <t>z toho standardní balíky do 10 kg</t>
+  </si>
+  <si>
+    <t>Cenné zásilky</t>
+  </si>
+  <si>
+    <t>z toho cenné zásilky do 10 kg</t>
+  </si>
+  <si>
+    <t>Expresní zásilky</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <fonts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="238"/>
-[...16 lines deleted...]
-      <family val="0"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
-[...22 lines deleted...]
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...7 lines deleted...]
-    </xf>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="6">
-[...5 lines deleted...]
-    <cellStyle name="Percent" xfId="19" builtinId="5"/>
+  <cellStyles count="1">
+    <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -276,206 +231,273 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:B16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:C16"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A22" activeCellId="0" sqref="A22"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="45.42"/>
-[...1 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="9.39"/>
+    <col min="1" max="1" width="45.42578125" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" customWidth="1"/>
+    <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="0" t="n">
+      <c r="B1" s="2">
         <v>2024</v>
       </c>
-    </row>
-    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C1" s="2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="0" t="n">
+      <c r="B2" s="2">
         <v>300988248</v>
       </c>
-    </row>
-    <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C2" s="2">
+        <v>217983373</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="0" t="n">
+      <c r="B3" s="2">
         <v>120181761</v>
       </c>
-    </row>
-    <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C3" s="2">
+        <v>100052995</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="0" t="n">
+      <c r="B4" s="2">
         <v>35767574</v>
       </c>
-    </row>
-    <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C4" s="2">
+        <v>31551067</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="0" t="n">
+      <c r="B5" s="2">
         <v>35215509</v>
       </c>
-    </row>
-    <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C5" s="2">
+        <v>31260067</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="0" t="n">
+      <c r="B6" s="2">
         <v>41809</v>
       </c>
-    </row>
-    <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C6" s="2">
+        <v>36872</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="0" t="n">
+      <c r="B7" s="2">
         <v>10062</v>
       </c>
-    </row>
-    <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C7" s="2">
+        <v>9137</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="0" t="n">
+      <c r="B8" s="2">
         <v>65465572</v>
       </c>
-    </row>
-    <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C8" s="2">
+        <v>13231867</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="0" t="n">
+      <c r="B9" s="2">
         <v>774</v>
       </c>
-    </row>
-    <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C9" s="2">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="0" t="n">
+      <c r="B10" s="2">
         <v>79531532</v>
       </c>
-    </row>
-    <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C10" s="2">
+        <v>73110572</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="0" t="n">
+      <c r="B11" s="2">
         <v>318474076</v>
       </c>
-    </row>
-    <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C11" s="2">
+        <v>341839110</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="0" t="n">
+      <c r="B12" s="2">
         <v>302540977</v>
       </c>
-    </row>
-    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C12" s="2">
+        <v>324395258</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="0" t="n">
+      <c r="B13" s="2">
         <v>187700243</v>
       </c>
-    </row>
-    <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C13" s="2">
+        <v>288817917</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="0" t="n">
+      <c r="B14" s="2">
         <v>1155050</v>
       </c>
-    </row>
-    <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C14" s="2">
+        <v>1047092</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="0" t="n">
+      <c r="B15" s="2">
         <v>1146468</v>
       </c>
-    </row>
-    <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C15" s="2">
+        <v>1043166</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="0" t="n">
+      <c r="B16" s="2">
         <v>14778049</v>
       </c>
+      <c r="C16" s="2">
+        <v>16396760</v>
+      </c>
     </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...2 lines deleted...]
-  <headerFooter differentFirst="false" differentOddEven="false">
+  <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
+  <pageSetup paperSize="9" orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Listy</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>objem-prepravenych-postovnich-z</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kohoutová Martina</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>cs-CZ</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>