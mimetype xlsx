--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -21,101 +21,104 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="zakladni-sluzby-poskytnute-drzi" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="26">
   <si>
     <t xml:space="preserve">Ukazatel</t>
   </si>
   <si>
     <t xml:space="preserve">Jednotka</t>
   </si>
   <si>
     <t xml:space="preserve">2013</t>
   </si>
   <si>
     <t xml:space="preserve">2014</t>
   </si>
   <si>
     <t xml:space="preserve">2015</t>
   </si>
   <si>
     <t xml:space="preserve">2016</t>
   </si>
   <si>
     <t xml:space="preserve">2017</t>
   </si>
   <si>
     <t xml:space="preserve">2018</t>
   </si>
   <si>
     <t xml:space="preserve">2019</t>
   </si>
   <si>
     <t xml:space="preserve">2020</t>
   </si>
   <si>
     <t xml:space="preserve">2021</t>
   </si>
   <si>
     <t xml:space="preserve">2022</t>
   </si>
   <si>
     <t xml:space="preserve">2023</t>
   </si>
   <si>
     <t xml:space="preserve">2024</t>
   </si>
   <si>
     <t xml:space="preserve">Držitel poštovní licence</t>
   </si>
   <si>
     <t xml:space="preserve">x</t>
   </si>
   <si>
     <t xml:space="preserve">Česká pošta s.p.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Česká pošta, s.p.</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přepravených poštovních zásilek do 2 kg (obyčejných zásilek)</t>
   </si>
   <si>
     <t xml:space="preserve">tisíc Ks</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přepravených poštovních balíků do 10 kg (obyčejných zásilek)</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přepravených poštovních zásilek do 7 kg pro nevidomé osoby (obyčejných zásilek)</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přepravených doporučených zásilek do 2 kg</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přepravených doporučených zásilek do 7 kg pro nevidomé osoby</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přepravených cenných zásilek do 10 kg (balíků)</t>
   </si>
   <si>
     <t xml:space="preserve">Počet přijatých poštovních poukázek</t>
   </si>
@@ -311,457 +314,485 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:O9"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="C28" activeCellId="0" sqref="C28"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A10" activeCellId="0" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="73.9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="8.95"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="3" style="0" width="15.34"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="0" width="16"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="0" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="0" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" s="1" t="n">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A2" s="0" t="s">
+    <row r="2" s="1" customFormat="true" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="0" t="s">
+      <c r="B2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="0" t="s">
-[...33 lines deleted...]
-        <v>16</v>
+      <c r="C2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="0" t="s">
+      <c r="A3" s="1" t="s">
         <v>18</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="C3" s="0" t="n">
         <v>337731</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>367242</v>
       </c>
       <c r="E3" s="0" t="n">
         <v>269901</v>
       </c>
       <c r="F3" s="0" t="n">
         <v>239415</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>218560</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>192180</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>173842</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>164991</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>147675</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>134065</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>105219</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>81508</v>
       </c>
+      <c r="O3" s="0" t="n">
+        <v>68122</v>
+      </c>
     </row>
     <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A4" s="0" t="s">
+      <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>1331</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>964</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>508</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>362</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>345</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>325</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>287</v>
       </c>
       <c r="J4" s="0" t="n">
         <v>257</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>195</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>153</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="0" t="s">
         <v>15</v>
       </c>
+      <c r="O4" s="0" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A5" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>76</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>62</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>49</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>47</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>42</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>45</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>38</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>37</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>47</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>42</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>32</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>28</v>
       </c>
+      <c r="O5" s="0" t="n">
+        <v>28</v>
+      </c>
     </row>
     <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A6" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="A6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>80676</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>83131</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>79927</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>72275</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>69196</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>65923</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>62597</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>56196</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>52373</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>45618</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>40201</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>31444</v>
       </c>
+      <c r="O6" s="0" t="n">
+        <v>27900</v>
+      </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A7" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>14</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>14</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>14</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>12</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>12</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>12</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>11</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>11</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>9</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>9</v>
       </c>
       <c r="N7" s="0" t="n">
         <v>9</v>
       </c>
+      <c r="O7" s="0" t="n">
+        <v>9</v>
+      </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A8" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="A8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>5216</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>4503</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>2854</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>2362</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>2207</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>2142</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>1912</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>1936</v>
       </c>
       <c r="K8" s="0" t="n">
         <v>1827</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>1569</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>1320</v>
       </c>
       <c r="N8" s="0" t="n">
         <v>1105</v>
       </c>
+      <c r="O8" s="0" t="n">
+        <v>1006</v>
+      </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="A9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>52585</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>65862</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>41873</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>37831</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>33416</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>30448</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>27624</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>23970</v>
       </c>
       <c r="K9" s="0" t="n">
         <v>20295</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>16792</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>14375</v>
       </c>
       <c r="N9" s="0" t="n">
         <v>12318</v>
+      </c>
+      <c r="O9" s="0" t="n">
+        <v>9698</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>