--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -242,145 +242,152 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:M2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="C9" activeCellId="0" sqref="C9"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="Q12" activeCellId="0" sqref="Q12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="31.04"/>
-[...3 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="13" style="0" width="6.29"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="31.33"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="2" style="0" width="6.44"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="6.3"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="5" style="0" width="6.44"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="13" style="0" width="6.3"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="14" style="0" width="6.18"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="n">
         <v>2013</v>
       </c>
       <c r="C1" s="0" t="n">
         <v>2014</v>
       </c>
       <c r="D1" s="0" t="n">
         <v>2015</v>
       </c>
       <c r="E1" s="0" t="n">
         <v>2016</v>
       </c>
       <c r="F1" s="0" t="n">
         <v>2017</v>
       </c>
       <c r="G1" s="0" t="n">
         <v>2018</v>
       </c>
       <c r="H1" s="0" t="n">
         <v>2019</v>
       </c>
       <c r="I1" s="0" t="n">
         <v>2020</v>
       </c>
       <c r="J1" s="0" t="n">
         <v>2021</v>
       </c>
       <c r="K1" s="0" t="n">
         <v>2022</v>
       </c>
       <c r="L1" s="0" t="n">
         <v>2023</v>
       </c>
       <c r="M1" s="0" t="n">
         <v>2024</v>
       </c>
+      <c r="N1" s="0" t="n">
+        <v>2025</v>
+      </c>
     </row>
     <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="n">
         <v>24735</v>
       </c>
       <c r="C2" s="0" t="n">
         <v>24017</v>
       </c>
       <c r="D2" s="0" t="n">
         <v>24114</v>
       </c>
       <c r="E2" s="0" t="n">
         <v>23598</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>23777</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>23294</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>22984</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>24221</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>22261</v>
       </c>
       <c r="K2" s="0" t="n">
         <v>21305</v>
       </c>
       <c r="L2" s="0" t="n">
         <v>19183</v>
       </c>
       <c r="M2" s="0" t="n">
         <v>18611</v>
+      </c>
+      <c r="N2" s="0" t="n">
+        <v>16855</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>