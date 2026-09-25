--- v0 (2026-05-12)
+++ v1 (2026-09-25)
@@ -1,568 +1,481 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F255AB5E-5007-4526-9B03-96956B931631}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="1900" yWindow="1900" windowWidth="14400" windowHeight="7270" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Zaměstnanci v oboru EK" sheetId="1" r:id="rId1"/>
+    <sheet name="zamestnanci_v_oboru_elektronick" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+      <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
-    <t>Ukazatel</t>
+    <t xml:space="preserve">Ukazatel</t>
   </si>
   <si>
-    <t>Celkový počet zaměstnanců v oboru e-komunikací
+    <t xml:space="preserve">Celkový počet zaměstnanců v oboru e-komunikací
 - počet fyzických osob</t>
   </si>
   <si>
-    <t>Celkový počet zaměstnanců v oboru e-komunikací
+    <t xml:space="preserve">Celkový počet zaměstnanců v oboru e-komunikací
 - přepočtený stav</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="General"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
-    <border>
+  <borders count="1">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="8">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+  <cellXfs count="2">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Normální" xfId="0" builtinId="0"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...46 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...27 lines deleted...]
-        </a:gradFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:R3"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R2" sqref="R2"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B13" activeCellId="0" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.453125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16" width="13.1796875" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="19.93"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="2" style="0" width="6.44"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2">
+      <c r="B1" s="0" t="n">
         <v>2009</v>
       </c>
-      <c r="C1" s="2">
+      <c r="C1" s="0" t="n">
         <v>2010</v>
       </c>
-      <c r="D1" s="2">
+      <c r="D1" s="0" t="n">
         <v>2011</v>
       </c>
-      <c r="E1" s="2">
+      <c r="E1" s="0" t="n">
         <v>2012</v>
       </c>
-      <c r="F1" s="2">
+      <c r="F1" s="0" t="n">
         <v>2013</v>
       </c>
-      <c r="G1" s="2">
+      <c r="G1" s="0" t="n">
         <v>2014</v>
       </c>
-      <c r="H1" s="2">
+      <c r="H1" s="0" t="n">
         <v>2015</v>
       </c>
-      <c r="I1" s="2">
+      <c r="I1" s="0" t="n">
         <v>2016</v>
       </c>
-      <c r="J1" s="2">
+      <c r="J1" s="0" t="n">
         <v>2017</v>
       </c>
-      <c r="K1" s="2">
+      <c r="K1" s="0" t="n">
         <v>2018</v>
       </c>
-      <c r="L1" s="2">
+      <c r="L1" s="0" t="n">
         <v>2019</v>
       </c>
-      <c r="M1" s="2">
+      <c r="M1" s="0" t="n">
         <v>2020</v>
       </c>
-      <c r="N1" s="2">
+      <c r="N1" s="0" t="n">
         <v>2021</v>
       </c>
-      <c r="O1" s="2">
+      <c r="O1" s="0" t="n">
         <v>2022</v>
       </c>
-      <c r="P1" s="2">
+      <c r="P1" s="0" t="n">
         <v>2023</v>
       </c>
-      <c r="Q1" s="2">
+      <c r="Q1" s="0" t="n">
         <v>2024</v>
       </c>
+      <c r="R1" s="0" t="n">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="2" spans="1:17" ht="29" x14ac:dyDescent="0.35">
-      <c r="A2" s="3" t="s">
+    <row r="2" customFormat="false" ht="23.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4">
+      <c r="B2" s="0" t="n">
         <v>20075</v>
       </c>
-      <c r="C2" s="4">
+      <c r="C2" s="0" t="n">
         <v>21793</v>
       </c>
-      <c r="D2" s="4">
+      <c r="D2" s="0" t="n">
         <v>21021</v>
       </c>
-      <c r="E2" s="4">
+      <c r="E2" s="0" t="n">
         <v>20582</v>
       </c>
-      <c r="F2" s="4">
+      <c r="F2" s="0" t="n">
         <v>18922</v>
       </c>
-      <c r="G2" s="4">
+      <c r="G2" s="0" t="n">
         <v>18732</v>
       </c>
-      <c r="H2" s="4">
+      <c r="H2" s="0" t="n">
         <v>17608</v>
       </c>
-      <c r="I2" s="4">
+      <c r="I2" s="0" t="n">
         <v>18683</v>
       </c>
-      <c r="J2" s="4">
+      <c r="J2" s="0" t="n">
         <v>19611</v>
       </c>
-      <c r="K2" s="4">
+      <c r="K2" s="0" t="n">
         <v>21023</v>
       </c>
-      <c r="L2" s="4">
+      <c r="L2" s="0" t="n">
         <v>21364</v>
       </c>
-      <c r="M2" s="5">
+      <c r="M2" s="0" t="n">
         <v>21360</v>
       </c>
-      <c r="N2" s="5">
+      <c r="N2" s="0" t="n">
         <v>20678</v>
       </c>
-      <c r="O2" s="6">
+      <c r="O2" s="0" t="n">
         <v>20706</v>
       </c>
-      <c r="P2" s="6">
+      <c r="P2" s="0" t="n">
         <v>20443</v>
       </c>
-      <c r="Q2" s="6">
+      <c r="Q2" s="0" t="n">
         <v>19724</v>
       </c>
+      <c r="R2" s="0" t="n">
+        <v>18925</v>
+      </c>
     </row>
-    <row r="3" spans="1:17" ht="29" x14ac:dyDescent="0.35">
-      <c r="A3" s="3" t="s">
+    <row r="3" customFormat="false" ht="23.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="4">
+      <c r="B3" s="0" t="n">
         <v>21449</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="0" t="n">
         <v>20855</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="0" t="n">
         <v>20401</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="0" t="n">
         <v>19597</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="0" t="n">
         <v>18238</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="0" t="n">
         <v>17845</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="0" t="n">
         <v>17093</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="0" t="n">
         <v>18074</v>
       </c>
-      <c r="J3" s="4">
-[...2 lines deleted...]
-      <c r="K3" s="4">
+      <c r="J3" s="0" t="n">
+        <v>19123</v>
+      </c>
+      <c r="K3" s="0" t="n">
         <v>19995</v>
       </c>
-      <c r="L3" s="4">
-[...15 lines deleted...]
-        <v>19162.308000000001</v>
+      <c r="L3" s="0" t="n">
+        <v>20664</v>
+      </c>
+      <c r="M3" s="0" t="n">
+        <v>20411</v>
+      </c>
+      <c r="N3" s="0" t="n">
+        <v>20277</v>
+      </c>
+      <c r="O3" s="0" t="n">
+        <v>20190</v>
+      </c>
+      <c r="P3" s="0" t="n">
+        <v>19675</v>
+      </c>
+      <c r="Q3" s="0" t="n">
+        <v>19162</v>
+      </c>
+      <c r="R3" s="0" t="n">
+        <v>18442</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.78749999999999998" bottom="0.78749999999999998" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>cs-CZ</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dc:language>cs-CZ</dc:language>
 </cp:coreProperties>
 </file>