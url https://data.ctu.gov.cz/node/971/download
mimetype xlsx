--- v0 (2026-05-11)
+++ v1 (2026-09-25)
@@ -1,51 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="ukazatele_o_trhu_elektronickych" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="21">
   <si>
     <t xml:space="preserve">Kategorie</t>
   </si>
   <si>
     <t xml:space="preserve">Ukazatel</t>
@@ -90,227 +89,187 @@
     <t xml:space="preserve">Investice</t>
   </si>
   <si>
     <t xml:space="preserve">celkové investice do sítí služeb elektronických komunikací pořízených za sledované období</t>
   </si>
   <si>
     <t xml:space="preserve">investice do hmotných aktiv pevných sítí</t>
   </si>
   <si>
     <t xml:space="preserve">investice do hmotných aktiv mobilních sítí</t>
   </si>
   <si>
     <t xml:space="preserve">celkové investice  do nehmotných aktiv pevných sítí</t>
   </si>
   <si>
     <t xml:space="preserve">celkové investice  do nehmotných aktiv mobilních sítí</t>
   </si>
   <si>
     <t xml:space="preserve">investice do hmotných aktiv uskutečněné v jiných  členských státech EU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General"/>
-    <numFmt numFmtId="165" formatCode="@"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="0"/>
   </numFmts>
   <fonts count="4">
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...16 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="24">
+  <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...5 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="2">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...7 lines deleted...]
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
-    <cellStyle name="60 % – Zvýraznění 1 2" xfId="20"/>
-[...2 lines deleted...]
-    <cellStyle name="Normální 2" xfId="23"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -339,975 +298,1022 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S16"/>
+  <dimension ref="A1:T16"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="O28" activeCellId="0" sqref="O28"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="C1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="Q32" activeCellId="0" sqref="Q32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="9.11"/>
-[...4 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="19" style="0" width="13.4"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="9.22"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="76"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="14.65"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="4" style="0" width="10.33"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="20" min="20" style="0" width="14.79"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="1" t="s">
+    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="n">
+      <c r="D1" s="1" t="n">
         <v>2009</v>
       </c>
-      <c r="E1" s="2" t="n">
+      <c r="E1" s="1" t="n">
         <v>2010</v>
       </c>
-      <c r="F1" s="2" t="n">
+      <c r="F1" s="1" t="n">
         <v>2011</v>
       </c>
-      <c r="G1" s="2" t="n">
+      <c r="G1" s="1" t="n">
         <v>2012</v>
       </c>
-      <c r="H1" s="2" t="n">
+      <c r="H1" s="1" t="n">
         <v>2013</v>
       </c>
-      <c r="I1" s="2" t="n">
+      <c r="I1" s="1" t="n">
         <v>2014</v>
       </c>
-      <c r="J1" s="2" t="n">
+      <c r="J1" s="1" t="n">
         <v>2015</v>
       </c>
-      <c r="K1" s="2" t="n">
+      <c r="K1" s="1" t="n">
         <v>2016</v>
       </c>
-      <c r="L1" s="2" t="n">
+      <c r="L1" s="1" t="n">
         <v>2017</v>
       </c>
-      <c r="M1" s="2" t="n">
+      <c r="M1" s="1" t="n">
         <v>2018</v>
       </c>
-      <c r="N1" s="2" t="n">
+      <c r="N1" s="1" t="n">
         <v>2019</v>
       </c>
-      <c r="O1" s="2" t="n">
+      <c r="O1" s="1" t="n">
         <v>2020</v>
       </c>
-      <c r="P1" s="2" t="n">
+      <c r="P1" s="1" t="n">
         <v>2021</v>
       </c>
-      <c r="Q1" s="2" t="n">
+      <c r="Q1" s="1" t="n">
         <v>2022</v>
       </c>
-      <c r="R1" s="2" t="n">
+      <c r="R1" s="1" t="n">
         <v>2023</v>
       </c>
-      <c r="S1" s="2" t="n">
+      <c r="S1" s="1" t="n">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="T1" s="1" t="n">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="3" t="n">
+      <c r="C2" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="1" t="n">
         <v>132996244</v>
       </c>
-      <c r="E2" s="3" t="n">
+      <c r="E2" s="1" t="n">
         <v>126652845</v>
       </c>
-      <c r="F2" s="3" t="n">
+      <c r="F2" s="1" t="n">
         <v>118592433</v>
       </c>
-      <c r="G2" s="3" t="n">
+      <c r="G2" s="1" t="n">
         <v>116367020</v>
       </c>
-      <c r="H2" s="3" t="n">
+      <c r="H2" s="1" t="n">
         <v>107279360</v>
       </c>
-      <c r="I2" s="3" t="n">
+      <c r="I2" s="1" t="n">
         <v>104026336</v>
       </c>
-      <c r="J2" s="3" t="n">
+      <c r="J2" s="1" t="n">
         <v>114193529</v>
       </c>
-      <c r="K2" s="3" t="n">
+      <c r="K2" s="1" t="n">
         <v>114532461</v>
       </c>
-      <c r="L2" s="3" t="n">
+      <c r="L2" s="1" t="n">
         <v>117279438</v>
       </c>
-      <c r="M2" s="3" t="n">
+      <c r="M2" s="1" t="n">
         <v>117029377</v>
       </c>
-      <c r="N2" s="3" t="n">
+      <c r="N2" s="1" t="n">
         <v>120955379</v>
       </c>
-      <c r="O2" s="3" t="n">
+      <c r="O2" s="1" t="n">
         <v>121703643</v>
       </c>
-      <c r="P2" s="3" t="n">
+      <c r="P2" s="1" t="n">
         <v>119810161</v>
       </c>
-      <c r="Q2" s="3" t="n">
+      <c r="Q2" s="1" t="n">
         <v>119968736</v>
       </c>
-      <c r="R2" s="3" t="n">
-[...7 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="R2" s="1" t="n">
+        <v>121302309</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>124188508</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>124772535.6893</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F3" s="3" t="n">
+      <c r="C3" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="n">
         <v>14602565</v>
       </c>
-      <c r="G3" s="3" t="n">
+      <c r="G3" s="1" t="n">
         <v>14192844</v>
       </c>
-      <c r="H3" s="3" t="n">
+      <c r="H3" s="1" t="n">
         <v>14293553</v>
       </c>
-      <c r="I3" s="3" t="n">
+      <c r="I3" s="1" t="n">
         <v>16137352</v>
       </c>
-      <c r="J3" s="3" t="n">
+      <c r="J3" s="1" t="n">
         <v>18441637</v>
       </c>
-      <c r="K3" s="3" t="n">
+      <c r="K3" s="1" t="n">
         <v>19132952</v>
       </c>
-      <c r="L3" s="3" t="n">
+      <c r="L3" s="1" t="n">
         <v>19152220</v>
       </c>
-      <c r="M3" s="3" t="n">
+      <c r="M3" s="1" t="n">
         <v>18661281</v>
       </c>
-      <c r="N3" s="3" t="n">
+      <c r="N3" s="1" t="n">
         <v>18432387</v>
       </c>
-      <c r="O3" s="3" t="n">
+      <c r="O3" s="1" t="n">
         <v>17222031</v>
       </c>
-      <c r="P3" s="3" t="n">
+      <c r="P3" s="1" t="n">
         <v>16043041</v>
       </c>
-      <c r="Q3" s="3" t="n">
+      <c r="Q3" s="1" t="n">
         <v>15179335</v>
       </c>
-      <c r="R3" s="3" t="n">
+      <c r="R3" s="1" t="n">
         <v>14486022</v>
       </c>
-      <c r="S3" s="3" t="n">
+      <c r="S3" s="1" t="n">
         <v>12816964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="T3" s="1" t="n">
+        <v>10375869.76435</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F4" s="3" t="n">
+      <c r="C4" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="n">
         <v>15499642</v>
       </c>
-      <c r="G4" s="3" t="n">
+      <c r="G4" s="1" t="n">
         <v>15185910</v>
       </c>
-      <c r="H4" s="3" t="n">
+      <c r="H4" s="1" t="n">
         <v>14799270</v>
       </c>
-      <c r="I4" s="3" t="n">
+      <c r="I4" s="1" t="n">
         <v>15517690</v>
       </c>
-      <c r="J4" s="3" t="n">
+      <c r="J4" s="1" t="n">
         <v>19867029</v>
       </c>
-      <c r="K4" s="3" t="n">
+      <c r="K4" s="1" t="n">
         <v>18542068</v>
       </c>
-      <c r="L4" s="3" t="n">
+      <c r="L4" s="1" t="n">
         <v>17900315</v>
       </c>
-      <c r="M4" s="3" t="n">
+      <c r="M4" s="1" t="n">
         <v>17991430</v>
       </c>
-      <c r="N4" s="3" t="n">
+      <c r="N4" s="1" t="n">
         <v>19421111</v>
       </c>
-      <c r="O4" s="3" t="n">
+      <c r="O4" s="1" t="n">
         <v>20582294</v>
       </c>
-      <c r="P4" s="3" t="n">
+      <c r="P4" s="1" t="n">
         <v>20988355</v>
       </c>
-      <c r="Q4" s="3" t="n">
+      <c r="Q4" s="1" t="n">
         <v>21846525</v>
       </c>
-      <c r="R4" s="3" t="n">
+      <c r="R4" s="1" t="n">
         <v>22647346</v>
       </c>
-      <c r="S4" s="3" t="n">
-[...4 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="S4" s="1" t="n">
+        <v>23645155</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>24326881.82027</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F5" s="3" t="n">
+      <c r="C5" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="n">
         <v>13149328</v>
       </c>
-      <c r="G5" s="3" t="n">
+      <c r="G5" s="1" t="n">
         <v>13048064</v>
       </c>
-      <c r="H5" s="3" t="n">
+      <c r="H5" s="1" t="n">
         <v>11941847</v>
       </c>
-      <c r="I5" s="3" t="n">
+      <c r="I5" s="1" t="n">
         <v>10506898</v>
       </c>
-      <c r="J5" s="3" t="n">
+      <c r="J5" s="1" t="n">
         <v>9220466</v>
       </c>
-      <c r="K5" s="3" t="n">
+      <c r="K5" s="1" t="n">
         <v>9394461</v>
       </c>
-      <c r="L5" s="3" t="n">
+      <c r="L5" s="1" t="n">
         <v>10871838</v>
       </c>
-      <c r="M5" s="3" t="n">
+      <c r="M5" s="1" t="n">
         <v>9575866</v>
       </c>
-      <c r="N5" s="3" t="n">
+      <c r="N5" s="1" t="n">
         <v>10410705</v>
       </c>
-      <c r="O5" s="3" t="n">
+      <c r="O5" s="1" t="n">
         <v>10180681</v>
       </c>
-      <c r="P5" s="3" t="n">
+      <c r="P5" s="1" t="n">
         <v>10848518</v>
       </c>
-      <c r="Q5" s="3" t="n">
+      <c r="Q5" s="1" t="n">
         <v>9446665</v>
       </c>
-      <c r="R5" s="3" t="n">
-[...7 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="R5" s="1" t="n">
+        <v>9200490</v>
+      </c>
+      <c r="S5" s="1" t="n">
+        <v>11916732</v>
+      </c>
+      <c r="T5" s="1" t="n">
+        <v>11028354.18723</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="3" t="n">
+      <c r="C6" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="n">
         <v>47897917</v>
       </c>
-      <c r="G6" s="3" t="n">
+      <c r="G6" s="1" t="n">
         <v>44161650</v>
       </c>
-      <c r="H6" s="3" t="n">
+      <c r="H6" s="1" t="n">
         <v>34797771</v>
       </c>
-      <c r="I6" s="3" t="n">
+      <c r="I6" s="1" t="n">
         <v>29756142</v>
       </c>
-      <c r="J6" s="3" t="n">
+      <c r="J6" s="1" t="n">
         <v>27374851</v>
       </c>
-      <c r="K6" s="3" t="n">
+      <c r="K6" s="1" t="n">
         <v>26854812</v>
       </c>
-      <c r="L6" s="3" t="n">
+      <c r="L6" s="1" t="n">
         <v>25707900</v>
       </c>
-      <c r="M6" s="3" t="n">
+      <c r="M6" s="1" t="n">
         <v>25215456</v>
       </c>
-      <c r="N6" s="3" t="n">
+      <c r="N6" s="1" t="n">
         <v>24867373</v>
       </c>
-      <c r="O6" s="3" t="n">
+      <c r="O6" s="1" t="n">
         <v>24768068</v>
       </c>
-      <c r="P6" s="3" t="n">
+      <c r="P6" s="1" t="n">
         <v>24182953</v>
       </c>
-      <c r="Q6" s="3" t="n">
+      <c r="Q6" s="1" t="n">
         <v>23121842</v>
       </c>
-      <c r="R6" s="3" t="n">
+      <c r="R6" s="1" t="n">
         <v>22156945</v>
       </c>
-      <c r="S6" s="3" t="n">
+      <c r="S6" s="1" t="n">
         <v>21382186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="T6" s="1" t="n">
+        <v>21941962.75</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="3" t="n">
+      <c r="C7" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="n">
         <v>4931922</v>
       </c>
-      <c r="G7" s="3" t="n">
+      <c r="G7" s="1" t="n">
         <v>6194015</v>
       </c>
-      <c r="H7" s="3" t="n">
+      <c r="H7" s="1" t="n">
         <v>7833837</v>
       </c>
-      <c r="I7" s="3" t="n">
+      <c r="I7" s="1" t="n">
         <v>9403149</v>
       </c>
-      <c r="J7" s="3" t="n">
+      <c r="J7" s="1" t="n">
         <v>10649600</v>
       </c>
-      <c r="K7" s="3" t="n">
+      <c r="K7" s="1" t="n">
         <v>12658203</v>
       </c>
-      <c r="L7" s="3" t="n">
+      <c r="L7" s="1" t="n">
         <v>14192355</v>
       </c>
-      <c r="M7" s="3" t="n">
+      <c r="M7" s="1" t="n">
         <v>16296092</v>
       </c>
-      <c r="N7" s="3" t="n">
+      <c r="N7" s="1" t="n">
         <v>17783997</v>
       </c>
-      <c r="O7" s="3" t="n">
+      <c r="O7" s="1" t="n">
         <v>18640494</v>
       </c>
-      <c r="P7" s="3" t="n">
+      <c r="P7" s="1" t="n">
         <v>20080192</v>
       </c>
-      <c r="Q7" s="3" t="n">
+      <c r="Q7" s="1" t="n">
         <v>22479272</v>
       </c>
-      <c r="R7" s="3" t="n">
+      <c r="R7" s="1" t="n">
         <v>26046621</v>
       </c>
-      <c r="S7" s="3" t="n">
+      <c r="S7" s="1" t="n">
         <v>27946576</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="T7" s="1" t="n">
+        <v>28833622.921</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F8" s="3" t="n">
+      <c r="C8" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="n">
         <v>15766217</v>
       </c>
-      <c r="G8" s="3" t="n">
+      <c r="G8" s="1" t="n">
         <v>15473856</v>
       </c>
-      <c r="H8" s="3" t="n">
+      <c r="H8" s="1" t="n">
         <v>15843963</v>
       </c>
-      <c r="I8" s="3" t="n">
+      <c r="I8" s="1" t="n">
         <v>13126314</v>
       </c>
-      <c r="J8" s="3" t="n">
+      <c r="J8" s="1" t="n">
         <v>15322409</v>
       </c>
-      <c r="K8" s="3" t="n">
+      <c r="K8" s="1" t="n">
         <v>13927791</v>
       </c>
-      <c r="L8" s="3" t="n">
+      <c r="L8" s="1" t="n">
         <v>16511243</v>
       </c>
-      <c r="M8" s="3" t="n">
+      <c r="M8" s="1" t="n">
         <v>13914319</v>
       </c>
-      <c r="N8" s="3" t="n">
+      <c r="N8" s="1" t="n">
         <v>13762234</v>
       </c>
-      <c r="O8" s="3" t="n">
+      <c r="O8" s="1" t="n">
         <v>13218045</v>
       </c>
-      <c r="P8" s="3" t="n">
+      <c r="P8" s="1" t="n">
         <v>9621566</v>
       </c>
-      <c r="Q8" s="3" t="n">
+      <c r="Q8" s="1" t="n">
         <v>9731611</v>
       </c>
-      <c r="R8" s="3" t="n">
+      <c r="R8" s="1" t="n">
         <v>8508488</v>
       </c>
-      <c r="S8" s="3" t="n">
+      <c r="S8" s="1" t="n">
         <v>8791759</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="T8" s="1" t="n">
+        <v>8696675.951</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="3" t="n">
+      <c r="C9" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="n">
         <v>5385348</v>
       </c>
-      <c r="G9" s="3" t="n">
+      <c r="G9" s="1" t="n">
         <v>4664081</v>
       </c>
-      <c r="H9" s="3" t="n">
+      <c r="H9" s="1" t="n">
         <v>5926848</v>
       </c>
-      <c r="I9" s="3" t="n">
+      <c r="I9" s="1" t="n">
         <v>5844094</v>
       </c>
-      <c r="J9" s="3" t="n">
+      <c r="J9" s="1" t="n">
         <v>6195764</v>
       </c>
-      <c r="K9" s="3" t="n">
+      <c r="K9" s="1" t="n">
         <v>6618341</v>
       </c>
-      <c r="L9" s="3" t="n">
+      <c r="L9" s="1" t="n">
         <v>6842790</v>
       </c>
-      <c r="M9" s="3" t="n">
+      <c r="M9" s="1" t="n">
         <v>7239549</v>
       </c>
-      <c r="N9" s="3" t="n">
+      <c r="N9" s="1" t="n">
         <v>7863748</v>
       </c>
-      <c r="O9" s="3" t="n">
+      <c r="O9" s="1" t="n">
         <v>8416447</v>
       </c>
-      <c r="P9" s="3" t="n">
+      <c r="P9" s="1" t="n">
         <v>8446912</v>
       </c>
-      <c r="Q9" s="3" t="n">
+      <c r="Q9" s="1" t="n">
         <v>8363585</v>
       </c>
-      <c r="R9" s="3" t="n">
+      <c r="R9" s="1" t="n">
         <v>8108229</v>
       </c>
-      <c r="S9" s="3" t="n">
+      <c r="S9" s="1" t="n">
         <v>7936971</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="T9" s="1" t="n">
+        <v>9660963.289</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="0" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="3" t="n">
+      <c r="C10" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1" t="n">
         <v>1809180</v>
       </c>
-      <c r="H10" s="3" t="n">
+      <c r="H10" s="1" t="n">
         <v>1842272</v>
       </c>
-      <c r="I10" s="3" t="n">
+      <c r="I10" s="1" t="n">
         <v>3734697</v>
       </c>
-      <c r="J10" s="3" t="n">
+      <c r="J10" s="1" t="n">
         <v>7121773</v>
       </c>
-      <c r="K10" s="3" t="n">
+      <c r="K10" s="1" t="n">
         <v>7403833</v>
       </c>
-      <c r="L10" s="3" t="n">
+      <c r="L10" s="1" t="n">
         <v>6100777</v>
       </c>
-      <c r="M10" s="3" t="n">
+      <c r="M10" s="1" t="n">
         <v>8135385</v>
       </c>
-      <c r="N10" s="3" t="n">
+      <c r="N10" s="1" t="n">
         <v>8413823</v>
       </c>
-      <c r="O10" s="3" t="n">
+      <c r="O10" s="1" t="n">
         <v>8675583</v>
       </c>
-      <c r="P10" s="3" t="n">
+      <c r="P10" s="1" t="n">
         <v>9598622</v>
       </c>
-      <c r="Q10" s="3" t="n">
+      <c r="Q10" s="1" t="n">
         <v>9799902</v>
       </c>
-      <c r="R10" s="3" t="n">
+      <c r="R10" s="1" t="n">
         <v>10148167</v>
       </c>
-      <c r="S10" s="3" t="n">
+      <c r="S10" s="1" t="n">
         <v>9752165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="T10" s="1" t="n">
+        <v>9908205.00645</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="3" t="n">
+      <c r="C11" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="1" t="n">
         <v>14433177</v>
       </c>
-      <c r="E11" s="3" t="n">
+      <c r="E11" s="1" t="n">
         <v>15024614</v>
       </c>
-      <c r="F11" s="3" t="n">
+      <c r="F11" s="1" t="n">
         <v>14437756</v>
       </c>
-      <c r="G11" s="3" t="n">
+      <c r="G11" s="1" t="n">
         <v>14876842</v>
       </c>
-      <c r="H11" s="3" t="n">
+      <c r="H11" s="1" t="n">
         <v>14263332</v>
       </c>
-      <c r="I11" s="3" t="n">
+      <c r="I11" s="1" t="n">
         <v>22052753</v>
       </c>
-      <c r="J11" s="3" t="n">
+      <c r="J11" s="1" t="n">
         <v>14593122</v>
       </c>
-      <c r="K11" s="3" t="n">
+      <c r="K11" s="1" t="n">
         <v>16996889</v>
       </c>
-      <c r="L11" s="3" t="n">
+      <c r="L11" s="1" t="n">
         <v>15408440</v>
       </c>
-      <c r="M11" s="3" t="n">
+      <c r="M11" s="1" t="n">
         <v>16236807</v>
       </c>
-      <c r="N11" s="3" t="n">
+      <c r="N11" s="1" t="n">
         <v>13725794</v>
       </c>
-      <c r="O11" s="3" t="n">
+      <c r="O11" s="1" t="n">
         <v>18300794</v>
       </c>
-      <c r="P11" s="3" t="n">
+      <c r="P11" s="1" t="n">
         <v>17595191</v>
       </c>
-      <c r="Q11" s="3" t="n">
+      <c r="Q11" s="1" t="n">
         <v>17172251</v>
       </c>
-      <c r="R11" s="3" t="n">
+      <c r="R11" s="1" t="n">
         <v>19491589</v>
       </c>
-      <c r="S11" s="3" t="n">
+      <c r="S11" s="1" t="n">
         <v>23413915</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="T11" s="1" t="n">
+        <v>21725700.1657</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="3" t="n">
+      <c r="C12" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="1" t="n">
         <v>5522473</v>
       </c>
-      <c r="E12" s="3" t="n">
+      <c r="E12" s="1" t="n">
         <v>5131770</v>
       </c>
-      <c r="F12" s="3" t="n">
+      <c r="F12" s="1" t="n">
         <v>5167595</v>
       </c>
-      <c r="G12" s="3" t="n">
+      <c r="G12" s="1" t="n">
         <v>5252231</v>
       </c>
-      <c r="H12" s="3" t="n">
+      <c r="H12" s="1" t="n">
         <v>5197657</v>
       </c>
-      <c r="I12" s="3" t="n">
+      <c r="I12" s="1" t="n">
         <v>3810917</v>
       </c>
-      <c r="J12" s="3" t="n">
+      <c r="J12" s="1" t="n">
         <v>4799573</v>
       </c>
-      <c r="K12" s="3" t="n">
+      <c r="K12" s="1" t="n">
         <v>4913883</v>
       </c>
-      <c r="L12" s="3" t="n">
+      <c r="L12" s="1" t="n">
         <v>5784145</v>
       </c>
-      <c r="M12" s="3" t="n">
+      <c r="M12" s="1" t="n">
         <v>6167151</v>
       </c>
-      <c r="N12" s="3" t="n">
+      <c r="N12" s="1" t="n">
         <v>6002050</v>
       </c>
-      <c r="O12" s="3" t="n">
+      <c r="O12" s="1" t="n">
         <v>6905163</v>
       </c>
-      <c r="P12" s="3" t="n">
+      <c r="P12" s="1" t="n">
         <v>6903366</v>
       </c>
-      <c r="Q12" s="3" t="n">
+      <c r="Q12" s="1" t="n">
         <v>7494222</v>
       </c>
-      <c r="R12" s="3" t="n">
+      <c r="R12" s="1" t="n">
         <v>7752268</v>
       </c>
-      <c r="S12" s="3" t="n">
+      <c r="S12" s="1" t="n">
         <v>9171542</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="T12" s="1" t="n">
+        <v>11247644.1335</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="n">
+      <c r="C13" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="1" t="n">
         <v>4529618</v>
       </c>
-      <c r="E13" s="3" t="n">
+      <c r="E13" s="1" t="n">
         <v>6568535</v>
       </c>
-      <c r="F13" s="3" t="n">
+      <c r="F13" s="1" t="n">
         <v>4750328</v>
       </c>
-      <c r="G13" s="3" t="n">
+      <c r="G13" s="1" t="n">
         <v>4928550</v>
       </c>
-      <c r="H13" s="3" t="n">
+      <c r="H13" s="1" t="n">
         <v>3189833</v>
       </c>
-      <c r="I13" s="3" t="n">
+      <c r="I13" s="1" t="n">
         <v>4639735</v>
       </c>
-      <c r="J13" s="3" t="n">
+      <c r="J13" s="1" t="n">
         <v>5226390</v>
       </c>
-      <c r="K13" s="3" t="n">
+      <c r="K13" s="1" t="n">
         <v>5110340</v>
       </c>
-      <c r="L13" s="3" t="n">
+      <c r="L13" s="1" t="n">
         <v>4016772</v>
       </c>
-      <c r="M13" s="3" t="n">
+      <c r="M13" s="1" t="n">
         <v>4460002</v>
       </c>
-      <c r="N13" s="3" t="n">
+      <c r="N13" s="1" t="n">
         <v>4032026</v>
       </c>
-      <c r="O13" s="3" t="n">
+      <c r="O13" s="1" t="n">
         <v>4151844</v>
       </c>
-      <c r="P13" s="3" t="n">
+      <c r="P13" s="1" t="n">
         <v>4048492</v>
       </c>
-      <c r="Q13" s="3" t="n">
+      <c r="Q13" s="1" t="n">
         <v>4551520</v>
       </c>
-      <c r="R13" s="3" t="n">
+      <c r="R13" s="1" t="n">
         <v>5038115</v>
       </c>
-      <c r="S13" s="3" t="n">
+      <c r="S13" s="1" t="n">
         <v>6367273</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="T13" s="1" t="n">
+        <v>4614594.6643</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F14" s="3" t="n">
+      <c r="C14" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="n">
         <v>990275</v>
       </c>
-      <c r="G14" s="3" t="n">
+      <c r="G14" s="1" t="n">
         <v>823528</v>
       </c>
-      <c r="H14" s="3" t="n">
+      <c r="H14" s="1" t="n">
         <v>954733</v>
       </c>
-      <c r="I14" s="3" t="n">
+      <c r="I14" s="1" t="n">
         <v>602359</v>
       </c>
-      <c r="J14" s="3" t="n">
+      <c r="J14" s="1" t="n">
         <v>1095336</v>
       </c>
-      <c r="K14" s="3" t="n">
+      <c r="K14" s="1" t="n">
         <v>1002308</v>
       </c>
-      <c r="L14" s="3" t="n">
+      <c r="L14" s="1" t="n">
         <v>1172649</v>
       </c>
-      <c r="M14" s="3" t="n">
+      <c r="M14" s="1" t="n">
         <v>1126819</v>
       </c>
-      <c r="N14" s="3" t="n">
+      <c r="N14" s="1" t="n">
         <v>990195</v>
       </c>
-      <c r="O14" s="3" t="n">
+      <c r="O14" s="1" t="n">
         <v>1626614</v>
       </c>
-      <c r="P14" s="3" t="n">
+      <c r="P14" s="1" t="n">
         <v>1001394</v>
       </c>
-      <c r="Q14" s="3" t="n">
+      <c r="Q14" s="1" t="n">
         <v>1116903</v>
       </c>
-      <c r="R14" s="3" t="n">
+      <c r="R14" s="1" t="n">
         <v>1179362</v>
       </c>
-      <c r="S14" s="3" t="n">
+      <c r="S14" s="1" t="n">
         <v>1513422</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="T14" s="1" t="n">
+        <v>1955034.96</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="3" t="n">
+      <c r="C15" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="n">
         <v>3065181</v>
       </c>
-      <c r="G15" s="3" t="n">
+      <c r="G15" s="1" t="n">
         <v>3416474</v>
       </c>
-      <c r="H15" s="3" t="n">
+      <c r="H15" s="1" t="n">
         <v>3535736</v>
       </c>
-      <c r="I15" s="3" t="n">
+      <c r="I15" s="1" t="n">
         <v>12574756</v>
       </c>
-      <c r="J15" s="3" t="n">
+      <c r="J15" s="1" t="n">
         <v>3420373</v>
       </c>
-      <c r="K15" s="3" t="n">
+      <c r="K15" s="1" t="n">
         <v>5735145</v>
       </c>
-      <c r="L15" s="3" t="n">
+      <c r="L15" s="1" t="n">
         <v>4197411</v>
       </c>
-      <c r="M15" s="3" t="n">
+      <c r="M15" s="1" t="n">
         <v>4234085</v>
       </c>
-      <c r="N15" s="3" t="n">
+      <c r="N15" s="1" t="n">
         <v>2663330</v>
       </c>
-      <c r="O15" s="3" t="n">
+      <c r="O15" s="1" t="n">
         <v>5309420</v>
       </c>
-      <c r="P15" s="3" t="n">
+      <c r="P15" s="1" t="n">
         <v>5596484</v>
       </c>
-      <c r="Q15" s="3" t="n">
+      <c r="Q15" s="1" t="n">
         <v>3939169</v>
       </c>
-      <c r="R15" s="3" t="n">
+      <c r="R15" s="1" t="n">
         <v>5459653</v>
       </c>
-      <c r="S15" s="3" t="n">
+      <c r="S15" s="1" t="n">
         <v>5686935</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="T15" s="1" t="n">
+        <v>3835612.9238</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="3" t="n">
+      <c r="C16" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="1" t="n">
         <v>658150</v>
       </c>
-      <c r="E16" s="3" t="n">
+      <c r="E16" s="1" t="n">
         <v>266458</v>
       </c>
-      <c r="F16" s="3" t="n">
+      <c r="F16" s="1" t="n">
         <v>341560</v>
       </c>
-      <c r="G16" s="3" t="n">
+      <c r="G16" s="1" t="n">
         <v>302178</v>
       </c>
-      <c r="H16" s="3" t="n">
+      <c r="H16" s="1" t="n">
         <v>443107</v>
       </c>
-      <c r="I16" s="3" t="n">
+      <c r="I16" s="1" t="n">
         <v>835176</v>
       </c>
-      <c r="J16" s="3" t="n">
+      <c r="J16" s="1" t="n">
         <v>207534</v>
       </c>
-      <c r="K16" s="3" t="n">
+      <c r="K16" s="1" t="n">
         <v>62816</v>
       </c>
-      <c r="L16" s="3" t="n">
+      <c r="L16" s="1" t="n">
         <v>5610</v>
       </c>
-      <c r="M16" s="3" t="n">
+      <c r="M16" s="1" t="n">
         <v>8258</v>
       </c>
-      <c r="N16" s="3" t="n">
+      <c r="N16" s="1" t="n">
         <v>1042492</v>
       </c>
-      <c r="O16" s="3" t="n">
+      <c r="O16" s="1" t="n">
         <v>648079</v>
       </c>
-      <c r="P16" s="3" t="n">
+      <c r="P16" s="1" t="n">
         <v>1162677</v>
       </c>
-      <c r="Q16" s="3" t="n">
+      <c r="Q16" s="1" t="n">
         <v>149270</v>
       </c>
-      <c r="R16" s="3" t="n">
+      <c r="R16" s="1" t="n">
         <v>382755</v>
       </c>
-      <c r="S16" s="3" t="n">
+      <c r="S16" s="1" t="n">
         <v>237670</v>
+      </c>
+      <c r="T16" s="1" t="n">
+        <v>234874</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
-    <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;Kffffff&amp;A</oddHeader>
-    <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;KffffffStránka &amp;P</oddFooter>
+    <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <dc:description/>
   <dc:language>cs-CZ</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>