--- v0 (2026-05-11)
+++ v1 (2026-09-25)
@@ -1,65 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="ukazatele_o_trhu_elektronickych" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+      <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t xml:space="preserve">Ukazatel</t>
   </si>
   <si>
     <t xml:space="preserve">jednotka</t>
   </si>
   <si>
     <t xml:space="preserve">aktivní SIM karty (post paid + pre paid)</t>
   </si>
   <si>
     <t xml:space="preserve">počet v ks</t>
   </si>
   <si>
     <t xml:space="preserve">post-paid SIM karty</t>
   </si>
   <si>
     <t xml:space="preserve">pre-paid SIM karty</t>
   </si>
@@ -112,1873 +110,1606 @@
     <t xml:space="preserve">tržby za odeslané SMS</t>
   </si>
   <si>
     <t xml:space="preserve">odeslané MMS</t>
   </si>
   <si>
     <t xml:space="preserve">tržby za odeslané MMS</t>
   </si>
   <si>
     <t xml:space="preserve">tržby za služby poskytované v mobilní síti (v tis. Kč)</t>
   </si>
   <si>
     <t xml:space="preserve">maloobchodní tržby za mobilní služby </t>
   </si>
   <si>
     <t xml:space="preserve">x</t>
   </si>
   <si>
     <t xml:space="preserve">velkoobchodní tržby za mobilní služby</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
-    <numFmt numFmtId="165" formatCode="0\ %"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="@"/>
+    <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="6">
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="238"/>
-[...12 lines deleted...]
-      <charset val="238"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial CE"/>
-[...6 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
-    </font>
-[...13 lines deleted...]
-      <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...5 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="37">
+  <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...58 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="6">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...7 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...60 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="23">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
-    <cellStyle name="Normální 2" xfId="20"/>
-[...15 lines deleted...]
-    <cellStyle name="Čárka 5" xfId="36"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...46 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...23 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S22"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A25" activeCellId="0" sqref="A25"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="I39" activeCellId="0" sqref="I39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="64.29"/>
-[...5 lines deleted...]
-    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16384" min="19" style="1" width="9.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="61.12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="19.1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="18" min="3" style="0" width="9.36"/>
   </cols>
   <sheetData>
-    <row r="1" s="9" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="4" t="s">
+    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="n">
+      <c r="C1" s="2" t="n">
         <v>2009</v>
       </c>
-      <c r="D1" s="6" t="n">
+      <c r="D1" s="2" t="n">
         <v>2010</v>
       </c>
-      <c r="E1" s="6" t="n">
+      <c r="E1" s="2" t="n">
         <v>2011</v>
       </c>
-      <c r="F1" s="6" t="n">
+      <c r="F1" s="2" t="n">
         <v>2012</v>
       </c>
-      <c r="G1" s="6" t="n">
+      <c r="G1" s="2" t="n">
         <v>2013</v>
       </c>
-      <c r="H1" s="6" t="n">
+      <c r="H1" s="2" t="n">
         <v>2014</v>
       </c>
-      <c r="I1" s="6" t="n">
+      <c r="I1" s="2" t="n">
         <v>2015</v>
       </c>
-      <c r="J1" s="7" t="n">
+      <c r="J1" s="2" t="n">
         <v>2016</v>
       </c>
-      <c r="K1" s="7" t="n">
+      <c r="K1" s="2" t="n">
         <v>2017</v>
       </c>
-      <c r="L1" s="7" t="n">
+      <c r="L1" s="2" t="n">
         <v>2018</v>
       </c>
-      <c r="M1" s="7" t="n">
+      <c r="M1" s="2" t="n">
         <v>2019</v>
       </c>
-      <c r="N1" s="7" t="n">
+      <c r="N1" s="2" t="n">
         <v>2020</v>
       </c>
-      <c r="O1" s="7" t="n">
+      <c r="O1" s="2" t="n">
         <v>2021</v>
       </c>
-      <c r="P1" s="7" t="n">
+      <c r="P1" s="2" t="n">
         <v>2022</v>
       </c>
-      <c r="Q1" s="7" t="n">
+      <c r="Q1" s="2" t="n">
         <v>2023</v>
       </c>
-      <c r="R1" s="8" t="n">
+      <c r="R1" s="2" t="n">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="S1" s="3" t="n">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="11" t="n">
+      <c r="C2" s="2" t="n">
         <v>13181081</v>
       </c>
-      <c r="D2" s="11" t="n">
+      <c r="D2" s="2" t="n">
         <v>13112654</v>
       </c>
-      <c r="E2" s="11" t="n">
+      <c r="E2" s="2" t="n">
         <v>13491249</v>
       </c>
-      <c r="F2" s="11" t="n">
+      <c r="F2" s="2" t="n">
         <v>13870280</v>
       </c>
-      <c r="G2" s="11" t="n">
+      <c r="G2" s="2" t="n">
         <v>13719255</v>
       </c>
-      <c r="H2" s="11" t="n">
+      <c r="H2" s="2" t="n">
         <v>13913978</v>
       </c>
-      <c r="I2" s="12" t="n">
-[...2 lines deleted...]
-      <c r="J2" s="12" t="n">
+      <c r="I2" s="2" t="n">
+        <v>14016654</v>
+      </c>
+      <c r="J2" s="2" t="n">
         <v>14299318</v>
       </c>
-      <c r="K2" s="12" t="n">
+      <c r="K2" s="2" t="n">
         <v>14510907</v>
       </c>
-      <c r="L2" s="12" t="n">
+      <c r="L2" s="2" t="n">
         <v>14755732</v>
       </c>
-      <c r="M2" s="12" t="n">
+      <c r="M2" s="2" t="n">
         <v>14711590</v>
       </c>
-      <c r="N2" s="12" t="n">
+      <c r="N2" s="2" t="n">
         <v>14599978</v>
       </c>
-      <c r="O2" s="12" t="n">
+      <c r="O2" s="2" t="n">
         <v>14943050</v>
       </c>
-      <c r="P2" s="12" t="n">
+      <c r="P2" s="2" t="n">
         <v>15408203</v>
       </c>
-      <c r="Q2" s="12" t="n">
+      <c r="Q2" s="2" t="n">
         <v>15550217</v>
       </c>
-      <c r="R2" s="13" t="n">
+      <c r="R2" s="2" t="n">
         <v>15699714</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="S2" s="4" t="n">
+        <v>15977354</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="11" t="n">
+      <c r="C3" s="2" t="n">
         <v>7188514</v>
       </c>
-      <c r="D3" s="11" t="n">
+      <c r="D3" s="2" t="n">
         <v>7574595</v>
       </c>
-      <c r="E3" s="11" t="n">
+      <c r="E3" s="2" t="n">
         <v>8082318</v>
       </c>
-      <c r="F3" s="11" t="n">
+      <c r="F3" s="2" t="n">
         <v>8507887</v>
       </c>
-      <c r="G3" s="11" t="n">
+      <c r="G3" s="2" t="n">
         <v>8523914</v>
       </c>
-      <c r="H3" s="11" t="n">
+      <c r="H3" s="2" t="n">
         <v>8858514</v>
       </c>
-      <c r="I3" s="12" t="n">
-[...2 lines deleted...]
-      <c r="J3" s="12" t="n">
+      <c r="I3" s="2" t="n">
+        <v>9123747</v>
+      </c>
+      <c r="J3" s="2" t="n">
         <v>9478113</v>
       </c>
-      <c r="K3" s="12" t="n">
+      <c r="K3" s="2" t="n">
         <v>9855011</v>
       </c>
-      <c r="L3" s="12" t="n">
+      <c r="L3" s="2" t="n">
         <v>10276002</v>
       </c>
-      <c r="M3" s="12" t="n">
+      <c r="M3" s="2" t="n">
         <v>10349476</v>
       </c>
-      <c r="N3" s="12" t="n">
+      <c r="N3" s="2" t="n">
         <v>10653129</v>
       </c>
-      <c r="O3" s="12" t="n">
+      <c r="O3" s="2" t="n">
         <v>10961175</v>
       </c>
-      <c r="P3" s="12" t="n">
+      <c r="P3" s="2" t="n">
         <v>11349319</v>
       </c>
-      <c r="Q3" s="12" t="n">
+      <c r="Q3" s="2" t="n">
         <v>11795405</v>
       </c>
-      <c r="R3" s="13" t="n">
+      <c r="R3" s="2" t="n">
         <v>12195075</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="S3" s="4" t="n">
+        <v>12663867</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="11" t="n">
+      <c r="C4" s="2" t="n">
         <v>5992567</v>
       </c>
-      <c r="D4" s="11" t="n">
+      <c r="D4" s="2" t="n">
         <v>5538059</v>
       </c>
-      <c r="E4" s="11" t="n">
+      <c r="E4" s="2" t="n">
         <v>5408931</v>
       </c>
-      <c r="F4" s="11" t="n">
+      <c r="F4" s="2" t="n">
         <v>5362393</v>
       </c>
-      <c r="G4" s="11" t="n">
+      <c r="G4" s="2" t="n">
         <v>5195341</v>
       </c>
-      <c r="H4" s="11" t="n">
+      <c r="H4" s="2" t="n">
         <v>5055464</v>
       </c>
-      <c r="I4" s="12" t="n">
+      <c r="I4" s="2" t="n">
         <v>4892907</v>
       </c>
-      <c r="J4" s="12" t="n">
+      <c r="J4" s="2" t="n">
         <v>4821205</v>
       </c>
-      <c r="K4" s="12" t="n">
+      <c r="K4" s="2" t="n">
         <v>4655896</v>
       </c>
-      <c r="L4" s="12" t="n">
+      <c r="L4" s="2" t="n">
         <v>4479730</v>
       </c>
-      <c r="M4" s="12" t="n">
+      <c r="M4" s="2" t="n">
         <v>4362114</v>
       </c>
-      <c r="N4" s="12" t="n">
+      <c r="N4" s="2" t="n">
         <v>3946849</v>
       </c>
-      <c r="O4" s="12" t="n">
+      <c r="O4" s="2" t="n">
         <v>3981875</v>
       </c>
-      <c r="P4" s="12" t="n">
+      <c r="P4" s="2" t="n">
         <v>4058884</v>
       </c>
-      <c r="Q4" s="12" t="n">
+      <c r="Q4" s="2" t="n">
         <v>3754812</v>
       </c>
-      <c r="R4" s="13" t="n">
+      <c r="R4" s="2" t="n">
         <v>3504639</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="S4" s="4" t="n">
+        <v>3313487</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="11" t="n">
+      <c r="C5" s="2" t="n">
         <v>106499</v>
       </c>
-      <c r="D5" s="11" t="n">
+      <c r="D5" s="2" t="n">
         <v>178596</v>
       </c>
-      <c r="E5" s="11" t="n">
+      <c r="E5" s="2" t="n">
         <v>322837</v>
       </c>
-      <c r="F5" s="11" t="n">
+      <c r="F5" s="2" t="n">
         <v>533200</v>
       </c>
-      <c r="G5" s="11" t="n">
+      <c r="G5" s="2" t="n">
         <v>613913</v>
       </c>
-      <c r="H5" s="11" t="n">
+      <c r="H5" s="2" t="n">
         <v>688214</v>
       </c>
-      <c r="I5" s="12" t="n">
+      <c r="I5" s="2" t="n">
         <v>744056</v>
       </c>
-      <c r="J5" s="12" t="n">
+      <c r="J5" s="2" t="n">
         <v>837856</v>
       </c>
-      <c r="K5" s="12" t="n">
+      <c r="K5" s="2" t="n">
         <v>917429</v>
       </c>
-      <c r="L5" s="12" t="n">
+      <c r="L5" s="2" t="n">
         <v>1001125</v>
       </c>
-      <c r="M5" s="12" t="n">
+      <c r="M5" s="2" t="n">
         <v>1093607</v>
       </c>
-      <c r="N5" s="12" t="n">
+      <c r="N5" s="2" t="n">
         <v>1209755</v>
       </c>
-      <c r="O5" s="12" t="n">
+      <c r="O5" s="2" t="n">
         <v>1307244</v>
       </c>
-      <c r="P5" s="12" t="n">
+      <c r="P5" s="2" t="n">
         <v>1422480</v>
       </c>
-      <c r="Q5" s="12" t="n">
+      <c r="Q5" s="2" t="n">
         <v>1612306</v>
       </c>
-      <c r="R5" s="13" t="n">
+      <c r="R5" s="2" t="n">
         <v>1812661</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="S5" s="4" t="n">
+        <v>2028536</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="11" t="n">
+      <c r="C6" s="2" t="n">
         <v>13731110</v>
       </c>
-      <c r="D6" s="11" t="n">
+      <c r="D6" s="2" t="n">
         <v>14861039</v>
       </c>
-      <c r="E6" s="11" t="n">
+      <c r="E6" s="2" t="n">
         <v>15416427</v>
       </c>
-      <c r="F6" s="11" t="n">
+      <c r="F6" s="2" t="n">
         <v>16112912</v>
       </c>
-      <c r="G6" s="11" t="n">
+      <c r="G6" s="2" t="n">
         <v>18187871</v>
       </c>
-      <c r="H6" s="11" t="n">
+      <c r="H6" s="2" t="n">
         <v>20731108</v>
       </c>
-      <c r="I6" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="I6" s="2" t="n">
+        <v>20634502</v>
+      </c>
+      <c r="J6" s="2" t="n">
+        <v>20978914</v>
+      </c>
+      <c r="K6" s="2" t="n">
+        <v>21328071</v>
+      </c>
+      <c r="L6" s="2" t="n">
+        <v>21555878</v>
+      </c>
+      <c r="M6" s="2" t="n">
+        <v>22283949</v>
+      </c>
+      <c r="N6" s="2" t="n">
+        <v>26022198</v>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>26969437</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>26312522</v>
+      </c>
+      <c r="Q6" s="2" t="n">
+        <v>26601215</v>
+      </c>
+      <c r="R6" s="2" t="n">
+        <v>27312161</v>
+      </c>
+      <c r="S6" s="4" t="n">
+        <v>27330145.30632</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="11" t="n">
+      <c r="C7" s="2" t="n">
         <v>42848940</v>
       </c>
-      <c r="D7" s="11" t="n">
+      <c r="D7" s="2" t="n">
         <v>41922477</v>
       </c>
-      <c r="E7" s="11" t="n">
+      <c r="E7" s="2" t="n">
         <v>37730106</v>
       </c>
-      <c r="F7" s="11" t="n">
+      <c r="F7" s="2" t="n">
         <v>35182214</v>
       </c>
-      <c r="G7" s="11" t="n">
+      <c r="G7" s="2" t="n">
         <v>29136143</v>
       </c>
-      <c r="H7" s="11" t="n">
+      <c r="H7" s="2" t="n">
         <v>25593892</v>
       </c>
-      <c r="I7" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="I7" s="2" t="n">
+        <v>22608821</v>
+      </c>
+      <c r="J7" s="2" t="n">
+        <v>21442497</v>
+      </c>
+      <c r="K7" s="2" t="n">
+        <v>20903726</v>
+      </c>
+      <c r="L7" s="2" t="n">
+        <v>20368336</v>
+      </c>
+      <c r="M7" s="2" t="n">
+        <v>20035585</v>
+      </c>
+      <c r="N7" s="2" t="n">
+        <v>20219669</v>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>19879648</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>19437021</v>
+      </c>
+      <c r="Q7" s="2" t="n">
+        <v>19126429</v>
+      </c>
+      <c r="R7" s="2" t="n">
+        <v>18994446</v>
+      </c>
+      <c r="S7" s="5" t="n">
+        <v>19539849.0385</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="11" t="n">
+      <c r="C8" s="2" t="n">
         <v>8509639</v>
       </c>
-      <c r="D8" s="11" t="n">
+      <c r="D8" s="2" t="n">
         <v>9389010</v>
       </c>
-      <c r="E8" s="11" t="n">
+      <c r="E8" s="2" t="n">
         <v>9919231</v>
       </c>
-      <c r="F8" s="11" t="n">
+      <c r="F8" s="2" t="n">
         <v>10391929</v>
       </c>
-      <c r="G8" s="11" t="n">
+      <c r="G8" s="2" t="n">
         <v>11254812</v>
       </c>
-      <c r="H8" s="11" t="n">
+      <c r="H8" s="2" t="n">
         <v>12082265</v>
       </c>
-      <c r="I8" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="I8" s="2" t="n">
+        <v>11659978</v>
+      </c>
+      <c r="J8" s="2" t="n">
+        <v>11543515</v>
+      </c>
+      <c r="K8" s="2" t="n">
+        <v>11481776</v>
+      </c>
+      <c r="L8" s="2" t="n">
+        <v>11443113</v>
+      </c>
+      <c r="M8" s="2" t="n">
+        <v>11594654</v>
+      </c>
+      <c r="N8" s="2" t="n">
+        <v>13244478</v>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>13537367</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>13432870</v>
+      </c>
+      <c r="Q8" s="2" t="n">
+        <v>13302682</v>
+      </c>
+      <c r="R8" s="2" t="n">
+        <v>13464497</v>
+      </c>
+      <c r="S8" s="4" t="n">
+        <v>13347718.872</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="11" t="n">
+      <c r="C9" s="2" t="n">
         <v>22681313</v>
       </c>
-      <c r="D9" s="11" t="n">
+      <c r="D9" s="2" t="n">
         <v>22512249</v>
       </c>
-      <c r="E9" s="11" t="n">
+      <c r="E9" s="2" t="n">
         <v>18654396</v>
       </c>
-      <c r="F9" s="11" t="n">
+      <c r="F9" s="2" t="n">
         <v>15897522</v>
       </c>
-      <c r="G9" s="11" t="n">
+      <c r="G9" s="2" t="n">
         <v>12663031</v>
       </c>
-      <c r="H9" s="11" t="n">
+      <c r="H9" s="2" t="n">
         <v>12698568</v>
       </c>
-      <c r="I9" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="I9" s="2" t="n">
+        <v>11235201</v>
+      </c>
+      <c r="J9" s="2" t="n">
+        <v>10691828</v>
+      </c>
+      <c r="K9" s="2" t="n">
+        <v>10620077</v>
+      </c>
+      <c r="L9" s="2" t="n">
+        <v>10296736</v>
+      </c>
+      <c r="M9" s="2" t="n">
+        <v>10088972</v>
+      </c>
+      <c r="N9" s="2" t="n">
+        <v>9995899</v>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>9766885</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>9746671</v>
+      </c>
+      <c r="Q9" s="2" t="n">
+        <v>9250851</v>
+      </c>
+      <c r="R9" s="2" t="n">
+        <v>9138723</v>
+      </c>
+      <c r="S9" s="4" t="n">
+        <v>9455872.6978</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="11" t="n">
+      <c r="C10" s="2" t="n">
         <v>4274076</v>
       </c>
-      <c r="D10" s="11" t="n">
+      <c r="D10" s="2" t="n">
         <v>4501143</v>
       </c>
-      <c r="E10" s="11" t="n">
+      <c r="E10" s="2" t="n">
         <v>4511657</v>
       </c>
-      <c r="F10" s="11" t="n">
+      <c r="F10" s="2" t="n">
         <v>4775369</v>
       </c>
-      <c r="G10" s="11" t="n">
+      <c r="G10" s="2" t="n">
         <v>5704599</v>
       </c>
-      <c r="H10" s="11" t="n">
+      <c r="H10" s="2" t="n">
         <v>7272599</v>
       </c>
-      <c r="I10" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="I10" s="2" t="n">
+        <v>7693957</v>
+      </c>
+      <c r="J10" s="2" t="n">
+        <v>8141426</v>
+      </c>
+      <c r="K10" s="2" t="n">
+        <v>8587358</v>
+      </c>
+      <c r="L10" s="2" t="n">
+        <v>8888500</v>
+      </c>
+      <c r="M10" s="2" t="n">
+        <v>9500806</v>
+      </c>
+      <c r="N10" s="2" t="n">
+        <v>11451102</v>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>12124714</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>11612623</v>
+      </c>
+      <c r="Q10" s="2" t="n">
+        <v>12149416</v>
+      </c>
+      <c r="R10" s="2" t="n">
+        <v>12748998</v>
+      </c>
+      <c r="S10" s="4" t="n">
+        <v>12937875.70099</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="11" t="n">
+      <c r="C11" s="2" t="n">
         <v>15751407</v>
       </c>
-      <c r="D11" s="11" t="n">
+      <c r="D11" s="2" t="n">
         <v>15341022</v>
       </c>
-      <c r="E11" s="11" t="n">
+      <c r="E11" s="2" t="n">
         <v>14878121</v>
       </c>
-      <c r="F11" s="11" t="n">
+      <c r="F11" s="2" t="n">
         <v>14628368</v>
       </c>
-      <c r="G11" s="11" t="n">
+      <c r="G11" s="2" t="n">
         <v>11844837</v>
       </c>
-      <c r="H11" s="11" t="n">
+      <c r="H11" s="2" t="n">
         <v>9235648</v>
       </c>
-      <c r="I11" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="I11" s="2" t="n">
+        <v>8199557</v>
+      </c>
+      <c r="J11" s="2" t="n">
+        <v>7853658</v>
+      </c>
+      <c r="K11" s="2" t="n">
+        <v>7643556</v>
+      </c>
+      <c r="L11" s="2" t="n">
+        <v>7599776</v>
+      </c>
+      <c r="M11" s="2" t="n">
+        <v>7570853</v>
+      </c>
+      <c r="N11" s="2" t="n">
+        <v>7963629</v>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>7964503</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>7434678</v>
+      </c>
+      <c r="Q11" s="2" t="n">
+        <v>7639456</v>
+      </c>
+      <c r="R11" s="2" t="n">
+        <v>7704825</v>
+      </c>
+      <c r="S11" s="4" t="n">
+        <v>7894805.889</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="11" t="n">
+      <c r="C12" s="2" t="n">
         <v>752266</v>
       </c>
-      <c r="D12" s="11" t="n">
+      <c r="D12" s="2" t="n">
         <v>778742</v>
       </c>
-      <c r="E12" s="11" t="n">
+      <c r="E12" s="2" t="n">
         <v>778466</v>
       </c>
-      <c r="F12" s="11" t="n">
+      <c r="F12" s="2" t="n">
         <v>707796</v>
       </c>
-      <c r="G12" s="11" t="n">
+      <c r="G12" s="2" t="n">
         <v>756499</v>
       </c>
-      <c r="H12" s="11" t="n">
+      <c r="H12" s="2" t="n">
         <v>841874</v>
       </c>
-      <c r="I12" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="I12" s="2" t="n">
+        <v>822038</v>
+      </c>
+      <c r="J12" s="2" t="n">
+        <v>826195</v>
+      </c>
+      <c r="K12" s="2" t="n">
+        <v>837845</v>
+      </c>
+      <c r="L12" s="2" t="n">
+        <v>820709</v>
+      </c>
+      <c r="M12" s="2" t="n">
+        <v>835593</v>
+      </c>
+      <c r="N12" s="2" t="n">
+        <v>964641</v>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>965982</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>838200</v>
+      </c>
+      <c r="Q12" s="2" t="n">
+        <v>816071</v>
+      </c>
+      <c r="R12" s="2" t="n">
+        <v>785032</v>
+      </c>
+      <c r="S12" s="4" t="n">
+        <v>748358.24633</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="11" t="n">
+      <c r="C13" s="2" t="n">
         <v>2402732</v>
       </c>
-      <c r="D13" s="11" t="n">
+      <c r="D13" s="2" t="n">
         <v>2275038</v>
       </c>
-      <c r="E13" s="11" t="n">
+      <c r="E13" s="2" t="n">
         <v>2234355</v>
       </c>
-      <c r="F13" s="11" t="n">
+      <c r="F13" s="2" t="n">
         <v>1993083</v>
       </c>
-      <c r="G13" s="11" t="n">
+      <c r="G13" s="2" t="n">
         <v>1628179</v>
       </c>
-      <c r="H13" s="11" t="n">
+      <c r="H13" s="2" t="n">
         <v>1214421</v>
       </c>
-      <c r="I13" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="I13" s="2" t="n">
+        <v>1166347</v>
+      </c>
+      <c r="J13" s="2" t="n">
+        <v>1046088</v>
+      </c>
+      <c r="K13" s="2" t="n">
+        <v>958822</v>
+      </c>
+      <c r="L13" s="2" t="n">
+        <v>949809</v>
+      </c>
+      <c r="M13" s="2" t="n">
+        <v>958144</v>
+      </c>
+      <c r="N13" s="2" t="n">
+        <v>952577</v>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>924301</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>885289</v>
+      </c>
+      <c r="Q13" s="2" t="n">
+        <v>894197</v>
+      </c>
+      <c r="R13" s="2" t="n">
+        <v>846841</v>
+      </c>
+      <c r="S13" s="4" t="n">
+        <v>865628</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="11" t="n">
+      <c r="C14" s="2" t="n">
         <v>426128</v>
       </c>
-      <c r="D14" s="11" t="n">
+      <c r="D14" s="2" t="n">
         <v>434856</v>
       </c>
-      <c r="E14" s="11" t="n">
+      <c r="E14" s="2" t="n">
         <v>466156</v>
       </c>
-      <c r="F14" s="11" t="n">
+      <c r="F14" s="2" t="n">
         <v>456255</v>
       </c>
-      <c r="G14" s="11" t="n">
+      <c r="G14" s="2" t="n">
         <v>538653</v>
       </c>
-      <c r="H14" s="11" t="n">
+      <c r="H14" s="2" t="n">
         <v>690463</v>
       </c>
-      <c r="I14" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="I14" s="2" t="n">
+        <v>760432</v>
+      </c>
+      <c r="J14" s="2" t="n">
+        <v>856404</v>
+      </c>
+      <c r="K14" s="2" t="n">
+        <v>1215436</v>
+      </c>
+      <c r="L14" s="2" t="n">
+        <v>1553103</v>
+      </c>
+      <c r="M14" s="2" t="n">
+        <v>1621735</v>
+      </c>
+      <c r="N14" s="2" t="n">
+        <v>1430292</v>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>1468138</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>1701479</v>
+      </c>
+      <c r="Q14" s="2" t="n">
+        <v>1630403</v>
+      </c>
+      <c r="R14" s="2" t="n">
+        <v>1556596</v>
+      </c>
+      <c r="S14" s="4" t="n">
+        <v>1482158.40467</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="11" t="n">
+      <c r="C15" s="2" t="n">
         <v>4579547</v>
       </c>
-      <c r="D15" s="11" t="n">
+      <c r="D15" s="2" t="n">
         <v>4182962</v>
       </c>
-      <c r="E15" s="11" t="n">
+      <c r="E15" s="2" t="n">
         <v>3920925</v>
       </c>
-      <c r="F15" s="11" t="n">
+      <c r="F15" s="2" t="n">
         <v>4370090</v>
       </c>
-      <c r="G15" s="11" t="n">
+      <c r="G15" s="2" t="n">
         <v>3751507</v>
       </c>
-      <c r="H15" s="11" t="n">
+      <c r="H15" s="2" t="n">
         <v>3393931</v>
       </c>
-      <c r="I15" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="I15" s="2" t="n">
+        <v>3081600</v>
+      </c>
+      <c r="J15" s="2" t="n">
+        <v>2670512</v>
+      </c>
+      <c r="K15" s="2" t="n">
+        <v>2489659</v>
+      </c>
+      <c r="L15" s="2" t="n">
+        <v>2360925</v>
+      </c>
+      <c r="M15" s="2" t="n">
+        <v>2238508</v>
+      </c>
+      <c r="N15" s="2" t="n">
+        <v>1804903</v>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>1787638</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>2017570</v>
+      </c>
+      <c r="Q15" s="2" t="n">
+        <v>2025658</v>
+      </c>
+      <c r="R15" s="2" t="n">
+        <v>2000512</v>
+      </c>
+      <c r="S15" s="4" t="n">
+        <v>2072563.3891</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="11" t="n">
+      <c r="C16" s="2" t="n">
         <v>7024023</v>
       </c>
-      <c r="D16" s="11" t="n">
+      <c r="D16" s="2" t="n">
         <v>8135301</v>
       </c>
-      <c r="E16" s="11" t="n">
+      <c r="E16" s="2" t="n">
         <v>7196426</v>
       </c>
-      <c r="F16" s="11" t="n">
+      <c r="F16" s="2" t="n">
         <v>7482770</v>
       </c>
-      <c r="G16" s="12" t="n">
+      <c r="G16" s="2" t="n">
         <v>7785719</v>
       </c>
-      <c r="H16" s="11" t="n">
+      <c r="H16" s="2" t="n">
         <v>8463006</v>
       </c>
-      <c r="I16" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="I16" s="2" t="n">
+        <v>8424260</v>
+      </c>
+      <c r="J16" s="2" t="n">
+        <v>8299675</v>
+      </c>
+      <c r="K16" s="2" t="n">
+        <v>8384760</v>
+      </c>
+      <c r="L16" s="2" t="n">
+        <v>8178948</v>
+      </c>
+      <c r="M16" s="2" t="n">
+        <v>7645508</v>
+      </c>
+      <c r="N16" s="2" t="n">
+        <v>6430994</v>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>5723767</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>5548974</v>
+      </c>
+      <c r="Q16" s="2" t="n">
+        <v>5027653</v>
+      </c>
+      <c r="R16" s="2" t="n">
+        <v>4531457</v>
+      </c>
+      <c r="S16" s="4" t="n">
+        <v>4017852.3454</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="11" t="n">
+      <c r="C17" s="2" t="n">
         <v>7504105</v>
       </c>
-      <c r="D17" s="11" t="n">
+      <c r="D17" s="2" t="n">
         <v>6877526</v>
       </c>
-      <c r="E17" s="11" t="n">
+      <c r="E17" s="2" t="n">
         <v>6447498</v>
       </c>
-      <c r="F17" s="11" t="n">
+      <c r="F17" s="2" t="n">
         <v>6350412</v>
       </c>
-      <c r="G17" s="11" t="n">
+      <c r="G17" s="2" t="n">
         <v>5899400</v>
       </c>
-      <c r="H17" s="11" t="n">
+      <c r="H17" s="2" t="n">
         <v>4786763</v>
       </c>
-      <c r="I17" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="I17" s="2" t="n">
+        <v>4641154</v>
+      </c>
+      <c r="J17" s="2" t="n">
+        <v>4696572</v>
+      </c>
+      <c r="K17" s="2" t="n">
+        <v>4354295</v>
+      </c>
+      <c r="L17" s="2" t="n">
+        <v>3879671</v>
+      </c>
+      <c r="M17" s="2" t="n">
+        <v>3533981</v>
+      </c>
+      <c r="N17" s="2" t="n">
+        <v>3190352</v>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>3159145</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>3221318</v>
+      </c>
+      <c r="Q17" s="2" t="n">
+        <v>3162363</v>
+      </c>
+      <c r="R17" s="2" t="n">
+        <v>3158289</v>
+      </c>
+      <c r="S17" s="5" t="n">
+        <v>3194937.59421</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="11" t="n">
+      <c r="C18" s="2" t="n">
         <v>37271</v>
       </c>
-      <c r="D18" s="11" t="n">
+      <c r="D18" s="2" t="n">
         <v>175215</v>
       </c>
-      <c r="E18" s="11" t="n">
+      <c r="E18" s="2" t="n">
         <v>46679</v>
       </c>
-      <c r="F18" s="11" t="n">
+      <c r="F18" s="2" t="n">
         <v>49196</v>
       </c>
-      <c r="G18" s="11" t="n">
+      <c r="G18" s="2" t="n">
         <v>55323</v>
       </c>
-      <c r="H18" s="11" t="n">
+      <c r="H18" s="2" t="n">
         <v>64151</v>
       </c>
-      <c r="I18" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="I18" s="2" t="n">
+        <v>74303</v>
+      </c>
+      <c r="J18" s="2" t="n">
+        <v>75052</v>
+      </c>
+      <c r="K18" s="2" t="n">
+        <v>78883</v>
+      </c>
+      <c r="L18" s="2" t="n">
+        <v>79977</v>
+      </c>
+      <c r="M18" s="2" t="n">
+        <v>79419</v>
+      </c>
+      <c r="N18" s="2" t="n">
+        <v>74190</v>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>64199</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>58614</v>
+      </c>
+      <c r="Q18" s="2" t="n">
+        <v>57090</v>
+      </c>
+      <c r="R18" s="2" t="n">
+        <v>57697</v>
+      </c>
+      <c r="S18" s="5" t="n">
+        <v>53469.8195</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="11" t="n">
+      <c r="C19" s="2" t="n">
         <v>253598</v>
       </c>
-      <c r="D19" s="11" t="n">
+      <c r="D19" s="2" t="n">
         <v>233153</v>
       </c>
-      <c r="E19" s="11" t="n">
+      <c r="E19" s="2" t="n">
         <v>242585</v>
       </c>
-      <c r="F19" s="11" t="n">
+      <c r="F19" s="2" t="n">
         <v>282047</v>
       </c>
-      <c r="G19" s="11" t="n">
+      <c r="G19" s="2" t="n">
         <v>251893</v>
       </c>
-      <c r="H19" s="11" t="n">
+      <c r="H19" s="2" t="n">
         <v>255749</v>
       </c>
-      <c r="I19" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="I19" s="2" t="n">
+        <v>275093</v>
+      </c>
+      <c r="J19" s="2" t="n">
+        <v>286283</v>
+      </c>
+      <c r="K19" s="2" t="n">
+        <v>304326</v>
+      </c>
+      <c r="L19" s="2" t="n">
+        <v>316916</v>
+      </c>
+      <c r="M19" s="2" t="n">
+        <v>316544</v>
+      </c>
+      <c r="N19" s="2" t="n">
+        <v>297875</v>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>258025</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>236673</v>
+      </c>
+      <c r="Q19" s="2" t="n">
+        <v>223826</v>
+      </c>
+      <c r="R19" s="2" t="n">
+        <v>235330</v>
+      </c>
+      <c r="S19" s="5" t="n">
+        <v>221682.1934</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="11" t="n">
+      <c r="C20" s="2" t="n">
         <v>80759912</v>
       </c>
-      <c r="D20" s="11" t="n">
+      <c r="D20" s="2" t="n">
         <v>73833874</v>
       </c>
-      <c r="E20" s="11" t="n">
+      <c r="E20" s="2" t="n">
         <v>68324389</v>
       </c>
-      <c r="F20" s="11" t="n">
+      <c r="F20" s="2" t="n">
         <v>65027184</v>
       </c>
-      <c r="G20" s="11" t="n">
+      <c r="G20" s="2" t="n">
         <v>58475570</v>
       </c>
-      <c r="H20" s="11" t="n">
+      <c r="H20" s="2" t="n">
         <v>52285605</v>
       </c>
-      <c r="I20" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="I20" s="2" t="n">
+        <v>53346860</v>
+      </c>
+      <c r="J20" s="2" t="n">
+        <v>53441429</v>
+      </c>
+      <c r="K20" s="2" t="n">
+        <v>56411498</v>
+      </c>
+      <c r="L20" s="2" t="n">
+        <v>55425866</v>
+      </c>
+      <c r="M20" s="2" t="n">
+        <v>56413605</v>
+      </c>
+      <c r="N20" s="2" t="n">
+        <v>56626607</v>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>53884711</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>55332725</v>
+      </c>
+      <c r="Q20" s="2" t="n">
+        <v>56712055</v>
+      </c>
+      <c r="R20" s="2" t="n">
+        <v>58120522</v>
+      </c>
+      <c r="S20" s="5" t="n">
+        <v>59472261.622</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="B21" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="15" t="s">
+      <c r="C21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="15" t="s">
+      <c r="D21" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E21" s="11" t="n">
+      <c r="E21" s="2" t="n">
         <v>57834617</v>
       </c>
-      <c r="F21" s="11" t="n">
+      <c r="F21" s="2" t="n">
         <v>56060026</v>
       </c>
-      <c r="G21" s="11" t="n">
+      <c r="G21" s="2" t="n">
         <v>52553534</v>
       </c>
-      <c r="H21" s="11" t="n">
+      <c r="H21" s="2" t="n">
         <v>48138078</v>
       </c>
-      <c r="I21" s="12" t="n">
-[...31 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="I21" s="2" t="n">
+        <v>45044691</v>
+      </c>
+      <c r="J21" s="2" t="n">
+        <v>43828138</v>
+      </c>
+      <c r="K21" s="2" t="n">
+        <v>47101482</v>
+      </c>
+      <c r="L21" s="2" t="n">
+        <v>45959801</v>
+      </c>
+      <c r="M21" s="2" t="n">
+        <v>46621985</v>
+      </c>
+      <c r="N21" s="2" t="n">
+        <v>47169585</v>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>45004980</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>47047540</v>
+      </c>
+      <c r="Q21" s="2" t="n">
+        <v>50339600</v>
+      </c>
+      <c r="R21" s="2" t="n">
+        <v>52455696</v>
+      </c>
+      <c r="S21" s="5" t="n">
+        <v>54035031.574</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="B22" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="15" t="s">
+      <c r="C22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="15" t="s">
+      <c r="D22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E22" s="11" t="n">
+      <c r="E22" s="2" t="n">
         <v>10489772</v>
       </c>
-      <c r="F22" s="11" t="n">
+      <c r="F22" s="2" t="n">
         <v>8967158</v>
       </c>
-      <c r="G22" s="11" t="n">
+      <c r="G22" s="2" t="n">
         <v>5922036</v>
       </c>
-      <c r="H22" s="11" t="n">
+      <c r="H22" s="2" t="n">
         <v>4147527</v>
       </c>
-      <c r="I22" s="12" t="n">
-[...91 lines deleted...]
-      <c r="Q30" s="22"/>
+      <c r="I22" s="2" t="n">
+        <v>8302169</v>
+      </c>
+      <c r="J22" s="2" t="n">
+        <v>9613291</v>
+      </c>
+      <c r="K22" s="2" t="n">
+        <v>9310015</v>
+      </c>
+      <c r="L22" s="2" t="n">
+        <v>9466065</v>
+      </c>
+      <c r="M22" s="2" t="n">
+        <v>9791619</v>
+      </c>
+      <c r="N22" s="2" t="n">
+        <v>9457022</v>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>8879731</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>8285185</v>
+      </c>
+      <c r="Q22" s="2" t="n">
+        <v>6372455</v>
+      </c>
+      <c r="R22" s="2" t="n">
+        <v>5664825</v>
+      </c>
+      <c r="S22" s="5" t="n">
+        <v>5437230.048</v>
+      </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-  <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
-    <oddHeader/>
-    <oddFooter/>
+    <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>cs-CZ</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>