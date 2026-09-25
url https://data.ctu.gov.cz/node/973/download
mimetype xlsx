--- v0 (2026-05-12)
+++ v1 (2026-09-25)
@@ -1,75 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Ukazatele_o_trhu_elektronickych" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="ukazatele_o_trhu_elektronickych" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+      <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="46">
   <si>
     <t xml:space="preserve">Kategorie</t>
   </si>
   <si>
     <t xml:space="preserve">Ukazatel</t>
   </si>
   <si>
     <t xml:space="preserve">jednotka</t>
   </si>
   <si>
     <t xml:space="preserve">HLASOVÉ PŘÍPOJKY</t>
   </si>
   <si>
     <t xml:space="preserve">celkem</t>
   </si>
   <si>
     <t xml:space="preserve">počet</t>
   </si>
   <si>
     <t xml:space="preserve">xx</t>
   </si>
   <si>
     <t xml:space="preserve">kovový vodič </t>
   </si>
   <si>
@@ -169,2404 +164,2248 @@
     <t xml:space="preserve">tržby za ostatní volání</t>
   </si>
   <si>
     <t xml:space="preserve">tržby za používání účastnické stanice - nepodnikající FO</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
     <t xml:space="preserve">tržby za používání účastnické stanice - PO a podnikající FO</t>
   </si>
   <si>
     <t xml:space="preserve">x … od roku 2014 se vykazuje v rámci PSTN</t>
   </si>
   <si>
     <t xml:space="preserve">xx … již se nevykazuje</t>
   </si>
   <si>
     <t xml:space="preserve">n/a … není k dispozici</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="@"/>
-    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _K_č_-;\-* #,##0.00\ _K_č_-;_-* \-??\ _K_č_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0\ _K_č_-;\-* #,##0\ _K_č_-;_-* \-??\ _K_č_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5">
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="238"/>
-[...6 lines deleted...]
-      <charset val="238"/>
+      <charset val="1"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="1">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...12 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="23">
+  <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...7 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="5">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...56 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
-    <cellStyle name="60 % – Zvýraznění 1 2" xfId="20"/>
-[...1 lines deleted...]
-    <cellStyle name="60 % – Zvýraznění 5 2" xfId="22"/>
   </cellStyles>
-  <colors>
-[...58 lines deleted...]
-  </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...46 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...23 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
-    <pageSetUpPr fitToPage="true"/>
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:T35"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="C32" activeCellId="0" sqref="C32"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="G35" activeCellId="0" sqref="G35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="20.14"/>
-[...4 lines deleted...]
-    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16384" min="20" style="1" width="9.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="21.75"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="58.61"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="19.1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="4" style="0" width="8.39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="17" style="0" width="7.42"/>
   </cols>
   <sheetData>
-    <row r="1" s="5" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="3" t="s">
+    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="n">
+      <c r="D1" s="2" t="n">
         <v>2009</v>
       </c>
-      <c r="E1" s="4" t="n">
+      <c r="E1" s="2" t="n">
         <v>2010</v>
       </c>
-      <c r="F1" s="4" t="n">
+      <c r="F1" s="2" t="n">
         <v>2011</v>
       </c>
-      <c r="G1" s="4" t="n">
+      <c r="G1" s="2" t="n">
         <v>2012</v>
       </c>
-      <c r="H1" s="4" t="n">
+      <c r="H1" s="2" t="n">
         <v>2013</v>
       </c>
-      <c r="I1" s="4" t="n">
+      <c r="I1" s="2" t="n">
         <v>2014</v>
       </c>
-      <c r="J1" s="4" t="n">
+      <c r="J1" s="2" t="n">
         <v>2015</v>
       </c>
-      <c r="K1" s="4" t="n">
+      <c r="K1" s="2" t="n">
         <v>2016</v>
       </c>
-      <c r="L1" s="4" t="n">
+      <c r="L1" s="2" t="n">
         <v>2017</v>
       </c>
-      <c r="M1" s="4" t="n">
+      <c r="M1" s="2" t="n">
         <v>2018</v>
       </c>
-      <c r="N1" s="4" t="n">
+      <c r="N1" s="2" t="n">
         <v>2019</v>
       </c>
-      <c r="O1" s="4" t="n">
+      <c r="O1" s="2" t="n">
         <v>2020</v>
       </c>
-      <c r="P1" s="4" t="n">
+      <c r="P1" s="2" t="n">
         <v>2021</v>
       </c>
-      <c r="Q1" s="4" t="n">
+      <c r="Q1" s="2" t="n">
         <v>2022</v>
       </c>
-      <c r="R1" s="4" t="n">
+      <c r="R1" s="2" t="n">
         <v>2023</v>
       </c>
-      <c r="S1" s="4" t="n">
+      <c r="S1" s="2" t="n">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="T1" s="3" t="n">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="7" t="n">
+      <c r="D2" s="2" t="n">
         <v>2219160</v>
       </c>
-      <c r="E2" s="7" t="n">
+      <c r="E2" s="2" t="n">
         <v>1760873</v>
       </c>
-      <c r="F2" s="7" t="n">
+      <c r="F2" s="2" t="n">
         <v>1614826</v>
       </c>
-      <c r="G2" s="7" t="n">
+      <c r="G2" s="2" t="n">
         <v>1578852</v>
       </c>
-      <c r="H2" s="7" t="n">
+      <c r="H2" s="2" t="n">
         <v>1436800</v>
       </c>
-      <c r="I2" s="7" t="n">
+      <c r="I2" s="2" t="n">
         <v>1412759</v>
       </c>
-      <c r="J2" s="7" t="n">
+      <c r="J2" s="2" t="n">
         <v>1307713</v>
       </c>
-      <c r="K2" s="7" t="n">
-[...2 lines deleted...]
-      <c r="L2" s="8" t="n">
+      <c r="K2" s="2" t="n">
+        <v>1134201</v>
+      </c>
+      <c r="L2" s="2" t="n">
         <v>1067530</v>
       </c>
-      <c r="M2" s="8" t="n">
+      <c r="M2" s="2" t="n">
         <v>1045625</v>
       </c>
-      <c r="N2" s="8" t="n">
+      <c r="N2" s="2" t="n">
         <v>1015294</v>
       </c>
-      <c r="O2" s="8" t="n">
+      <c r="O2" s="2" t="n">
         <v>884198</v>
       </c>
-      <c r="P2" s="8" t="n">
+      <c r="P2" s="2" t="n">
         <v>842333</v>
       </c>
-      <c r="Q2" s="8" t="n">
+      <c r="Q2" s="2" t="n">
         <v>797502</v>
       </c>
-      <c r="R2" s="8" t="n">
+      <c r="R2" s="2" t="n">
         <v>819024</v>
       </c>
-      <c r="S2" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="S2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="7" t="n">
+      <c r="D3" s="2" t="n">
         <v>1879376</v>
       </c>
-      <c r="E3" s="7" t="n">
+      <c r="E3" s="2" t="n">
         <v>1375833</v>
       </c>
-      <c r="F3" s="7" t="n">
+      <c r="F3" s="2" t="n">
         <v>1219066</v>
       </c>
-      <c r="G3" s="7" t="n">
+      <c r="G3" s="2" t="n">
         <v>1187792</v>
       </c>
-      <c r="H3" s="7" t="n">
+      <c r="H3" s="2" t="n">
         <v>1033666</v>
       </c>
-      <c r="I3" s="7" t="n">
+      <c r="I3" s="2" t="n">
         <v>928521</v>
       </c>
-      <c r="J3" s="7" t="n">
+      <c r="J3" s="2" t="n">
         <v>851098</v>
       </c>
-      <c r="K3" s="7" t="n">
+      <c r="K3" s="2" t="n">
         <v>731354</v>
       </c>
-      <c r="L3" s="8" t="n">
+      <c r="L3" s="2" t="n">
         <v>651808</v>
       </c>
-      <c r="M3" s="8" t="n">
+      <c r="M3" s="2" t="n">
         <v>598895</v>
       </c>
-      <c r="N3" s="8" t="n">
+      <c r="N3" s="2" t="n">
         <v>543861</v>
       </c>
-      <c r="O3" s="8" t="n">
+      <c r="O3" s="2" t="n">
         <v>491961</v>
       </c>
-      <c r="P3" s="8" t="n">
+      <c r="P3" s="2" t="n">
         <v>483715</v>
       </c>
-      <c r="Q3" s="8" t="n">
+      <c r="Q3" s="2" t="n">
         <v>453893</v>
       </c>
-      <c r="R3" s="8" t="n">
+      <c r="R3" s="2" t="n">
         <v>381383</v>
       </c>
-      <c r="S3" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="S3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="7" t="n">
+      <c r="D4" s="2" t="n">
         <v>172343</v>
       </c>
-      <c r="E4" s="7" t="n">
+      <c r="E4" s="2" t="n">
         <v>199008</v>
       </c>
-      <c r="F4" s="7" t="n">
+      <c r="F4" s="2" t="n">
         <v>206781</v>
       </c>
-      <c r="G4" s="7" t="n">
+      <c r="G4" s="2" t="n">
         <v>204018</v>
       </c>
-      <c r="H4" s="7" t="n">
+      <c r="H4" s="2" t="n">
         <v>192969</v>
       </c>
-      <c r="I4" s="7" t="n">
+      <c r="I4" s="2" t="n">
         <v>181475</v>
       </c>
-      <c r="J4" s="7" t="n">
+      <c r="J4" s="2" t="n">
         <v>170790</v>
       </c>
-      <c r="K4" s="7" t="n">
+      <c r="K4" s="2" t="n">
         <v>157474</v>
       </c>
-      <c r="L4" s="8" t="n">
+      <c r="L4" s="2" t="n">
         <v>156478</v>
       </c>
-      <c r="M4" s="8" t="n">
+      <c r="M4" s="2" t="n">
         <v>195746</v>
       </c>
-      <c r="N4" s="8" t="n">
+      <c r="N4" s="2" t="n">
         <v>213159</v>
       </c>
-      <c r="O4" s="8" t="n">
+      <c r="O4" s="2" t="n">
         <v>129917</v>
       </c>
-      <c r="P4" s="8" t="n">
+      <c r="P4" s="2" t="n">
         <v>110196</v>
       </c>
-      <c r="Q4" s="8" t="n">
+      <c r="Q4" s="2" t="n">
         <v>95031</v>
       </c>
-      <c r="R4" s="8" t="n">
+      <c r="R4" s="2" t="n">
         <v>83611</v>
       </c>
-      <c r="S4" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="S4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="7" t="n">
+      <c r="D5" s="2" t="n">
         <v>141139</v>
       </c>
-      <c r="E5" s="7" t="n">
+      <c r="E5" s="2" t="n">
         <v>118379</v>
       </c>
-      <c r="F5" s="7" t="n">
+      <c r="F5" s="2" t="n">
         <v>115755</v>
       </c>
-      <c r="G5" s="7" t="n">
+      <c r="G5" s="2" t="n">
         <v>105221</v>
       </c>
-      <c r="H5" s="7" t="n">
+      <c r="H5" s="2" t="n">
         <v>93017</v>
       </c>
-      <c r="I5" s="7" t="n">
+      <c r="I5" s="2" t="n">
         <v>89368</v>
       </c>
-      <c r="J5" s="7" t="n">
+      <c r="J5" s="2" t="n">
         <v>84005</v>
       </c>
-      <c r="K5" s="7" t="n">
+      <c r="K5" s="2" t="n">
         <v>68352</v>
       </c>
-      <c r="L5" s="8" t="n">
+      <c r="L5" s="2" t="n">
         <v>57110</v>
       </c>
-      <c r="M5" s="8" t="n">
+      <c r="M5" s="2" t="n">
         <v>61175</v>
       </c>
-      <c r="N5" s="8" t="n">
+      <c r="N5" s="2" t="n">
         <v>49187</v>
       </c>
-      <c r="O5" s="8" t="n">
+      <c r="O5" s="2" t="n">
         <v>46082</v>
       </c>
-      <c r="P5" s="8" t="n">
+      <c r="P5" s="2" t="n">
         <v>46354</v>
       </c>
-      <c r="Q5" s="8" t="n">
+      <c r="Q5" s="2" t="n">
         <v>44798</v>
       </c>
-      <c r="R5" s="8" t="n">
+      <c r="R5" s="2" t="n">
         <v>51055</v>
       </c>
-      <c r="S5" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="S5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="7" t="n">
+      <c r="D6" s="2" t="n">
         <v>24072</v>
       </c>
-      <c r="E6" s="7" t="n">
+      <c r="E6" s="2" t="n">
         <v>17269</v>
       </c>
-      <c r="F6" s="7" t="n">
+      <c r="F6" s="2" t="n">
         <v>29020</v>
       </c>
-      <c r="G6" s="7" t="n">
+      <c r="G6" s="2" t="n">
         <v>21157</v>
       </c>
-      <c r="H6" s="7" t="n">
+      <c r="H6" s="2" t="n">
         <v>26990</v>
       </c>
-      <c r="I6" s="7" t="n">
+      <c r="I6" s="2" t="n">
         <v>24413</v>
       </c>
-      <c r="J6" s="7" t="n">
+      <c r="J6" s="2" t="n">
         <v>23638</v>
       </c>
-      <c r="K6" s="7" t="n">
+      <c r="K6" s="2" t="n">
         <v>26869</v>
       </c>
-      <c r="L6" s="8" t="n">
+      <c r="L6" s="2" t="n">
         <v>25492</v>
       </c>
-      <c r="M6" s="8" t="n">
+      <c r="M6" s="2" t="n">
         <v>24870</v>
       </c>
-      <c r="N6" s="8" t="n">
+      <c r="N6" s="2" t="n">
         <v>42801</v>
       </c>
-      <c r="O6" s="8" t="n">
+      <c r="O6" s="2" t="n">
         <v>62822</v>
       </c>
-      <c r="P6" s="8" t="n">
+      <c r="P6" s="2" t="n">
         <v>49662</v>
       </c>
-      <c r="Q6" s="8" t="n">
+      <c r="Q6" s="2" t="n">
         <v>61865</v>
       </c>
-      <c r="R6" s="8" t="n">
+      <c r="R6" s="2" t="n">
         <v>63407</v>
       </c>
-      <c r="S6" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="S6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T6" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="7" t="n">
+      <c r="D7" s="2" t="n">
         <v>2230</v>
       </c>
-      <c r="E7" s="7" t="n">
+      <c r="E7" s="2" t="n">
         <v>50384</v>
       </c>
-      <c r="F7" s="7" t="n">
+      <c r="F7" s="2" t="n">
         <v>44204</v>
       </c>
-      <c r="G7" s="7" t="n">
+      <c r="G7" s="2" t="n">
         <v>60664</v>
       </c>
-      <c r="H7" s="7" t="n">
+      <c r="H7" s="2" t="n">
         <v>90158</v>
       </c>
-      <c r="I7" s="7" t="n">
+      <c r="I7" s="2" t="n">
         <v>188982</v>
       </c>
-      <c r="J7" s="7" t="n">
+      <c r="J7" s="2" t="n">
         <v>178182</v>
       </c>
-      <c r="K7" s="7" t="n">
-[...2 lines deleted...]
-      <c r="L7" s="7" t="n">
+      <c r="K7" s="2" t="n">
+        <v>150152</v>
+      </c>
+      <c r="L7" s="2" t="n">
         <v>176642</v>
       </c>
-      <c r="M7" s="7" t="n">
+      <c r="M7" s="2" t="n">
         <v>164939</v>
       </c>
-      <c r="N7" s="7" t="n">
+      <c r="N7" s="2" t="n">
         <v>166286</v>
       </c>
-      <c r="O7" s="7" t="n">
+      <c r="O7" s="2" t="n">
         <v>153416</v>
       </c>
-      <c r="P7" s="7" t="n">
+      <c r="P7" s="2" t="n">
         <v>152406</v>
       </c>
-      <c r="Q7" s="7" t="n">
+      <c r="Q7" s="2" t="n">
         <v>141915</v>
       </c>
-      <c r="R7" s="7" t="n">
+      <c r="R7" s="2" t="n">
         <v>239568</v>
       </c>
-      <c r="S7" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="S7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="7" t="n">
+      <c r="D8" s="2" t="n">
         <v>267472</v>
       </c>
-      <c r="E8" s="7" t="n">
+      <c r="E8" s="2" t="n">
         <v>275302</v>
       </c>
-      <c r="F8" s="7" t="n">
+      <c r="F8" s="2" t="n">
         <v>326321</v>
       </c>
-      <c r="G8" s="7" t="n">
+      <c r="G8" s="2" t="n">
         <v>381727</v>
       </c>
-      <c r="H8" s="7" t="n">
+      <c r="H8" s="2" t="n">
         <v>418881</v>
       </c>
-      <c r="I8" s="7" t="n">
+      <c r="I8" s="2" t="n">
         <v>543438</v>
       </c>
-      <c r="J8" s="7" t="n">
+      <c r="J8" s="2" t="n">
         <v>539004</v>
       </c>
-      <c r="K8" s="7" t="n">
+      <c r="K8" s="2" t="n">
         <v>482339</v>
       </c>
-      <c r="L8" s="8" t="n">
+      <c r="L8" s="2" t="n">
         <v>515134</v>
       </c>
-      <c r="M8" s="8" t="n">
+      <c r="M8" s="2" t="n">
         <v>551015</v>
       </c>
-      <c r="N8" s="9" t="n">
+      <c r="N8" s="2" t="n">
         <v>566516</v>
       </c>
-      <c r="O8" s="9" t="n">
+      <c r="O8" s="2" t="n">
         <v>486681</v>
       </c>
-      <c r="P8" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="P8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="S8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="7" t="n">
+      <c r="D9" s="2" t="n">
         <v>1407280</v>
       </c>
-      <c r="E9" s="7" t="n">
+      <c r="E9" s="2" t="n">
         <v>1214416</v>
       </c>
-      <c r="F9" s="7" t="n">
+      <c r="F9" s="2" t="n">
         <v>1119469</v>
       </c>
-      <c r="G9" s="7" t="n">
+      <c r="G9" s="2" t="n">
         <v>923056</v>
       </c>
-      <c r="H9" s="7" t="n">
+      <c r="H9" s="2" t="n">
         <v>777941</v>
       </c>
-      <c r="I9" s="7" t="n">
+      <c r="I9" s="2" t="n">
         <v>680253</v>
       </c>
-      <c r="J9" s="7" t="n">
+      <c r="J9" s="2" t="n">
         <v>608989</v>
       </c>
-      <c r="K9" s="7" t="n">
+      <c r="K9" s="2" t="n">
         <v>504297</v>
       </c>
-      <c r="L9" s="8" t="n">
+      <c r="L9" s="2" t="n">
         <v>434584</v>
       </c>
-      <c r="M9" s="8" t="n">
+      <c r="M9" s="2" t="n">
         <v>388143</v>
       </c>
-      <c r="N9" s="9" t="n">
+      <c r="N9" s="2" t="n">
         <v>342304</v>
       </c>
-      <c r="O9" s="9" t="n">
+      <c r="O9" s="2" t="n">
         <v>303506</v>
       </c>
-      <c r="P9" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="P9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="R9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="S9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T9" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="7" t="n">
+      <c r="D10" s="2" t="n">
         <v>133430</v>
       </c>
-      <c r="E10" s="7" t="n">
+      <c r="E10" s="2" t="n">
         <v>118384</v>
       </c>
-      <c r="F10" s="7" t="n">
+      <c r="F10" s="2" t="n">
         <v>114181</v>
       </c>
-      <c r="G10" s="7" t="n">
+      <c r="G10" s="2" t="n">
         <v>176368</v>
       </c>
-      <c r="H10" s="7" t="n">
+      <c r="H10" s="2" t="n">
         <v>151136</v>
       </c>
-      <c r="I10" s="7" t="n">
+      <c r="I10" s="2" t="n">
         <v>132009</v>
       </c>
-      <c r="J10" s="7" t="n">
+      <c r="J10" s="2" t="n">
         <v>117955</v>
       </c>
-      <c r="K10" s="7" t="n">
+      <c r="K10" s="2" t="n">
         <v>106893</v>
       </c>
-      <c r="L10" s="8" t="n">
+      <c r="L10" s="2" t="n">
         <v>93126</v>
       </c>
-      <c r="M10" s="8" t="n">
+      <c r="M10" s="2" t="n">
         <v>83939</v>
       </c>
-      <c r="N10" s="9" t="n">
+      <c r="N10" s="2" t="n">
         <v>75084</v>
       </c>
-      <c r="O10" s="9" t="n">
+      <c r="O10" s="2" t="n">
         <v>64783</v>
       </c>
-      <c r="P10" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="P10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="R10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="S10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T10" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="7" t="n">
+      <c r="D11" s="2" t="n">
         <v>7422</v>
       </c>
-      <c r="E11" s="7" t="n">
+      <c r="E11" s="2" t="n">
         <v>8500</v>
       </c>
-      <c r="F11" s="7" t="n">
+      <c r="F11" s="2" t="n">
         <v>8051</v>
       </c>
-      <c r="G11" s="7" t="n">
+      <c r="G11" s="2" t="n">
         <v>7498</v>
       </c>
-      <c r="H11" s="7" t="n">
+      <c r="H11" s="2" t="n">
         <v>7047</v>
       </c>
-      <c r="I11" s="7" t="n">
+      <c r="I11" s="2" t="n">
         <v>6839</v>
       </c>
-      <c r="J11" s="7" t="n">
+      <c r="J11" s="2" t="n">
         <v>6075</v>
       </c>
-      <c r="K11" s="7" t="n">
+      <c r="K11" s="2" t="n">
         <v>5775</v>
       </c>
-      <c r="L11" s="8" t="n">
+      <c r="L11" s="2" t="n">
         <v>5477</v>
       </c>
-      <c r="M11" s="8" t="n">
+      <c r="M11" s="2" t="n">
         <v>5049</v>
       </c>
-      <c r="N11" s="9" t="n">
+      <c r="N11" s="2" t="n">
         <v>4530</v>
       </c>
-      <c r="O11" s="9" t="n">
+      <c r="O11" s="2" t="n">
         <v>3651</v>
       </c>
-      <c r="P11" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="P11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="R11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="S11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T11" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="7" t="n">
+      <c r="D12" s="2" t="n">
         <v>1673</v>
       </c>
-      <c r="E12" s="7" t="n">
+      <c r="E12" s="2" t="n">
         <v>2122</v>
       </c>
-      <c r="F12" s="7" t="n">
+      <c r="F12" s="2" t="n">
         <v>3314</v>
       </c>
-      <c r="G12" s="7" t="n">
+      <c r="G12" s="2" t="n">
         <v>2958</v>
       </c>
-      <c r="H12" s="7" t="n">
+      <c r="H12" s="2" t="n">
         <v>955</v>
       </c>
-      <c r="I12" s="7" t="n">
+      <c r="I12" s="2" t="n">
         <v>875</v>
       </c>
-      <c r="J12" s="7" t="n">
+      <c r="J12" s="2" t="n">
         <v>738</v>
       </c>
-      <c r="K12" s="7" t="n">
+      <c r="K12" s="2" t="n">
         <v>574</v>
       </c>
-      <c r="L12" s="8" t="n">
+      <c r="L12" s="2" t="n">
         <v>550</v>
       </c>
-      <c r="M12" s="8" t="n">
+      <c r="M12" s="2" t="n">
         <v>410</v>
       </c>
-      <c r="N12" s="9" t="n">
+      <c r="N12" s="2" t="n">
         <v>310</v>
       </c>
-      <c r="O12" s="9" t="n">
+      <c r="O12" s="2" t="n">
         <v>329</v>
       </c>
-      <c r="P12" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="P12" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="R12" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="S12" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T12" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="7" t="n">
+      <c r="D13" s="2" t="n">
         <v>1431073</v>
       </c>
-      <c r="E13" s="7" t="n">
+      <c r="E13" s="2" t="n">
         <v>1297042</v>
       </c>
-      <c r="F13" s="7" t="n">
+      <c r="F13" s="2" t="n">
         <v>1198482</v>
       </c>
-      <c r="G13" s="7" t="n">
+      <c r="G13" s="2" t="n">
         <v>1119020</v>
       </c>
-      <c r="H13" s="7" t="n">
+      <c r="H13" s="2" t="n">
         <v>1013261</v>
       </c>
-      <c r="I13" s="7" t="n">
+      <c r="I13" s="2" t="n">
         <v>932625</v>
       </c>
-      <c r="J13" s="7" t="n">
+      <c r="J13" s="2" t="n">
         <v>831218</v>
       </c>
-      <c r="K13" s="7" t="n">
+      <c r="K13" s="2" t="n">
         <v>701452</v>
       </c>
-      <c r="L13" s="8" t="n">
+      <c r="L13" s="2" t="n">
         <v>614220</v>
       </c>
-      <c r="M13" s="8" t="n">
+      <c r="M13" s="2" t="n">
         <v>606074</v>
       </c>
-      <c r="N13" s="8" t="n">
+      <c r="N13" s="2" t="n">
         <v>576820</v>
       </c>
-      <c r="O13" s="8" t="n">
+      <c r="O13" s="2" t="n">
         <v>459479</v>
       </c>
-      <c r="P13" s="8" t="n">
+      <c r="P13" s="2" t="n">
         <v>411266</v>
       </c>
-      <c r="Q13" s="8" t="n">
+      <c r="Q13" s="2" t="n">
         <v>356402</v>
       </c>
-      <c r="R13" s="8" t="n">
+      <c r="R13" s="2" t="n">
         <v>302144</v>
       </c>
-      <c r="S13" s="8" t="n">
+      <c r="S13" s="2" t="n">
         <v>260479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="T13" s="3" t="n">
+        <v>224474</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="7" t="n">
+      <c r="D14" s="2" t="n">
         <v>966773</v>
       </c>
-      <c r="E14" s="7" t="n">
+      <c r="E14" s="2" t="n">
         <v>1052333</v>
       </c>
-      <c r="F14" s="7" t="n">
+      <c r="F14" s="2" t="n">
         <v>988851</v>
       </c>
-      <c r="G14" s="7" t="n">
+      <c r="G14" s="2" t="n">
         <v>983595</v>
       </c>
-      <c r="H14" s="7" t="n">
+      <c r="H14" s="2" t="n">
         <v>978449</v>
       </c>
-      <c r="I14" s="7" t="n">
+      <c r="I14" s="2" t="n">
         <v>1069095</v>
       </c>
-      <c r="J14" s="7" t="n">
+      <c r="J14" s="2" t="n">
         <v>1065173</v>
       </c>
-      <c r="K14" s="7" t="n">
+      <c r="K14" s="2" t="n">
         <v>1047999</v>
       </c>
-      <c r="L14" s="8" t="n">
+      <c r="L14" s="2" t="n">
         <v>1018432</v>
       </c>
-      <c r="M14" s="8" t="n">
+      <c r="M14" s="2" t="n">
         <v>914225</v>
       </c>
-      <c r="N14" s="8" t="n">
+      <c r="N14" s="2" t="n">
         <v>913767</v>
       </c>
-      <c r="O14" s="8" t="n">
+      <c r="O14" s="2" t="n">
         <v>874635</v>
       </c>
-      <c r="P14" s="8" t="n">
+      <c r="P14" s="2" t="n">
         <v>891200</v>
       </c>
-      <c r="Q14" s="8" t="n">
+      <c r="Q14" s="2" t="n">
         <v>887245</v>
       </c>
-      <c r="R14" s="8" t="n">
+      <c r="R14" s="2" t="n">
         <v>899101</v>
       </c>
-      <c r="S14" s="8" t="n">
+      <c r="S14" s="2" t="n">
         <v>902714</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="T14" s="3" t="n">
+        <v>849433</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D15" s="7" t="n">
+      <c r="D15" s="2" t="n">
         <v>1133404</v>
       </c>
-      <c r="E15" s="7" t="n">
+      <c r="E15" s="2" t="n">
         <v>989163</v>
       </c>
-      <c r="F15" s="7" t="n">
+      <c r="F15" s="2" t="n">
         <v>887939</v>
       </c>
-      <c r="G15" s="7" t="n">
+      <c r="G15" s="2" t="n">
         <v>763251</v>
       </c>
-      <c r="H15" s="7" t="n">
+      <c r="H15" s="2" t="n">
         <v>649021</v>
       </c>
-      <c r="I15" s="7" t="n">
+      <c r="I15" s="2" t="n">
         <v>588970</v>
       </c>
-      <c r="J15" s="7" t="n">
+      <c r="J15" s="2" t="n">
         <v>522575</v>
       </c>
-      <c r="K15" s="7" t="n">
+      <c r="K15" s="2" t="n">
         <v>402787</v>
       </c>
-      <c r="L15" s="8" t="n">
+      <c r="L15" s="2" t="n">
         <v>354793</v>
       </c>
-      <c r="M15" s="8" t="n">
+      <c r="M15" s="2" t="n">
         <v>310974</v>
       </c>
-      <c r="N15" s="8" t="n">
+      <c r="N15" s="2" t="n">
         <v>275058</v>
       </c>
-      <c r="O15" s="8" t="n">
+      <c r="O15" s="2" t="n">
         <v>243613</v>
       </c>
-      <c r="P15" s="8" t="n">
+      <c r="P15" s="2" t="n">
         <v>214142</v>
       </c>
-      <c r="Q15" s="8" t="n">
+      <c r="Q15" s="2" t="n">
         <v>181320</v>
       </c>
-      <c r="R15" s="8" t="n">
+      <c r="R15" s="2" t="n">
         <v>143318</v>
       </c>
-      <c r="S15" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="S15" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T15" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="7" t="n">
+      <c r="D16" s="2" t="n">
         <v>848768</v>
       </c>
-      <c r="E16" s="7" t="n">
+      <c r="E16" s="2" t="n">
         <v>881866</v>
       </c>
-      <c r="F16" s="7" t="n">
+      <c r="F16" s="2" t="n">
         <v>778139</v>
       </c>
-      <c r="G16" s="7" t="n">
+      <c r="G16" s="2" t="n">
         <v>714557</v>
       </c>
-      <c r="H16" s="7" t="n">
+      <c r="H16" s="2" t="n">
         <v>595626</v>
       </c>
-      <c r="I16" s="7" t="n">
+      <c r="I16" s="2" t="n">
         <v>559887</v>
       </c>
-      <c r="J16" s="7" t="n">
+      <c r="J16" s="2" t="n">
         <v>471377</v>
       </c>
-      <c r="K16" s="7" t="n">
+      <c r="K16" s="2" t="n">
         <v>429419</v>
       </c>
-      <c r="L16" s="8" t="n">
+      <c r="L16" s="2" t="n">
         <v>384919</v>
       </c>
-      <c r="M16" s="8" t="n">
+      <c r="M16" s="2" t="n">
         <v>353691</v>
       </c>
-      <c r="N16" s="8" t="n">
+      <c r="N16" s="2" t="n">
         <v>327139</v>
       </c>
-      <c r="O16" s="8" t="n">
+      <c r="O16" s="2" t="n">
         <v>286312</v>
       </c>
-      <c r="P16" s="8" t="n">
+      <c r="P16" s="2" t="n">
         <v>262795</v>
       </c>
-      <c r="Q16" s="8" t="n">
+      <c r="Q16" s="2" t="n">
         <v>245553</v>
       </c>
-      <c r="R16" s="8" t="n">
+      <c r="R16" s="2" t="n">
         <v>222206</v>
       </c>
-      <c r="S16" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="S16" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T16" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="7" t="n">
+      <c r="D17" s="2" t="n">
         <v>280073</v>
       </c>
-      <c r="E17" s="7" t="n">
+      <c r="E17" s="2" t="n">
         <v>300261</v>
       </c>
-      <c r="F17" s="7" t="n">
+      <c r="F17" s="2" t="n">
         <v>319163</v>
       </c>
-      <c r="G17" s="7" t="n">
+      <c r="G17" s="2" t="n">
         <v>355769</v>
       </c>
-      <c r="H17" s="7" t="n">
+      <c r="H17" s="2" t="n">
         <v>364240</v>
       </c>
-      <c r="I17" s="7" t="n">
+      <c r="I17" s="2" t="n">
         <v>343655</v>
       </c>
-      <c r="J17" s="7" t="n">
+      <c r="J17" s="2" t="n">
         <v>308643</v>
       </c>
-      <c r="K17" s="7" t="n">
+      <c r="K17" s="2" t="n">
         <v>298665</v>
       </c>
-      <c r="L17" s="8" t="n">
+      <c r="L17" s="2" t="n">
         <v>259427</v>
       </c>
-      <c r="M17" s="8" t="n">
+      <c r="M17" s="2" t="n">
         <v>295100</v>
       </c>
-      <c r="N17" s="8" t="n">
+      <c r="N17" s="2" t="n">
         <v>301762</v>
       </c>
-      <c r="O17" s="8" t="n">
+      <c r="O17" s="2" t="n">
         <v>215866</v>
       </c>
-      <c r="P17" s="8" t="n">
+      <c r="P17" s="2" t="n">
         <v>197124</v>
       </c>
-      <c r="Q17" s="8" t="n">
+      <c r="Q17" s="2" t="n">
         <v>175082</v>
       </c>
-      <c r="R17" s="8" t="n">
+      <c r="R17" s="2" t="n">
         <v>158826</v>
       </c>
-      <c r="S17" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="S17" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T17" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="7" t="n">
+      <c r="D18" s="2" t="n">
         <v>108836</v>
       </c>
-      <c r="E18" s="7" t="n">
+      <c r="E18" s="2" t="n">
         <v>162228</v>
       </c>
-      <c r="F18" s="7" t="n">
+      <c r="F18" s="2" t="n">
         <v>259522</v>
       </c>
-      <c r="G18" s="7" t="n">
+      <c r="G18" s="2" t="n">
         <v>269038</v>
       </c>
-      <c r="H18" s="7" t="n">
+      <c r="H18" s="2" t="n">
         <v>382927</v>
       </c>
-      <c r="I18" s="7" t="n">
+      <c r="I18" s="2" t="n">
         <v>509125</v>
       </c>
-      <c r="J18" s="7" t="n">
+      <c r="J18" s="2" t="n">
         <v>593796</v>
       </c>
-      <c r="K18" s="7" t="n">
+      <c r="K18" s="2" t="n">
         <v>618580</v>
       </c>
-      <c r="L18" s="8" t="n">
+      <c r="L18" s="2" t="n">
         <v>633513</v>
       </c>
-      <c r="M18" s="8" t="n">
+      <c r="M18" s="2" t="n">
         <v>560534</v>
       </c>
-      <c r="N18" s="8" t="n">
+      <c r="N18" s="2" t="n">
         <v>586628</v>
       </c>
-      <c r="O18" s="8" t="n">
+      <c r="O18" s="2" t="n">
         <v>588323</v>
       </c>
-      <c r="P18" s="8" t="n">
+      <c r="P18" s="2" t="n">
         <v>628405</v>
       </c>
-      <c r="Q18" s="8" t="n">
+      <c r="Q18" s="2" t="n">
         <v>641692</v>
       </c>
-      <c r="R18" s="8" t="n">
+      <c r="R18" s="2" t="n">
         <v>676895</v>
       </c>
-      <c r="S18" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="S18" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T18" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="7" t="n">
+      <c r="D19" s="2" t="n">
         <v>173920</v>
       </c>
-      <c r="E19" s="7" t="n">
+      <c r="E19" s="2" t="n">
         <v>160229</v>
       </c>
-      <c r="F19" s="7" t="n">
+      <c r="F19" s="2" t="n">
         <v>149834</v>
       </c>
-      <c r="G19" s="7" t="n">
+      <c r="G19" s="2" t="n">
         <v>139015</v>
       </c>
-      <c r="H19" s="7" t="n">
-[...38 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="H19" s="2" t="n">
+        <v>139970</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>152793</v>
+      </c>
+      <c r="J19" s="2" t="n">
+        <v>110317</v>
+      </c>
+      <c r="K19" s="2" t="n">
+        <v>116255</v>
+      </c>
+      <c r="L19" s="2" t="n">
+        <v>94818</v>
+      </c>
+      <c r="M19" s="2" t="n">
+        <v>88597</v>
+      </c>
+      <c r="N19" s="2" t="n">
+        <v>77099</v>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>72460</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>51134</v>
+      </c>
+      <c r="Q19" s="2" t="n">
+        <v>49064</v>
+      </c>
+      <c r="R19" s="2" t="n">
+        <v>44920</v>
+      </c>
+      <c r="S19" s="2" t="n">
+        <v>43046</v>
+      </c>
+      <c r="T19" s="3" t="n">
+        <v>39063.092</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="7" t="n">
+      <c r="D20" s="2" t="n">
         <v>442346</v>
       </c>
-      <c r="E20" s="7" t="n">
+      <c r="E20" s="2" t="n">
         <v>411793</v>
       </c>
-      <c r="F20" s="7" t="n">
+      <c r="F20" s="2" t="n">
         <v>424105</v>
       </c>
-      <c r="G20" s="7" t="n">
+      <c r="G20" s="2" t="n">
         <v>437311</v>
       </c>
-      <c r="H20" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="H20" s="2" t="n">
+        <v>464104</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>479999</v>
+      </c>
+      <c r="J20" s="2" t="n">
+        <v>415095</v>
+      </c>
+      <c r="K20" s="2" t="n">
+        <v>515246</v>
+      </c>
+      <c r="L20" s="2" t="n">
+        <v>612013</v>
+      </c>
+      <c r="M20" s="2" t="n">
+        <v>646312</v>
+      </c>
+      <c r="N20" s="2" t="n">
+        <v>666175</v>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>699070</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>684773</v>
+      </c>
+      <c r="Q20" s="2" t="n">
+        <v>577909</v>
+      </c>
+      <c r="R20" s="2" t="n">
+        <v>543962</v>
+      </c>
+      <c r="S20" s="2" t="n">
+        <v>543621</v>
+      </c>
+      <c r="T20" s="3" t="n">
+        <v>512773.31963</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="7" t="n">
+      <c r="D21" s="2" t="n">
         <v>2082410</v>
       </c>
-      <c r="E21" s="7" t="n">
+      <c r="E21" s="2" t="n">
         <v>1898209</v>
       </c>
-      <c r="F21" s="7" t="n">
+      <c r="F21" s="2" t="n">
         <v>1779139</v>
       </c>
-      <c r="G21" s="7" t="n">
+      <c r="G21" s="2" t="n">
         <v>1523696</v>
       </c>
-      <c r="H21" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="H21" s="2" t="n">
+        <v>1473838</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>1259793</v>
+      </c>
+      <c r="J21" s="2" t="n">
+        <v>1007009</v>
+      </c>
+      <c r="K21" s="2" t="n">
+        <v>857933</v>
+      </c>
+      <c r="L21" s="2" t="n">
+        <v>709375</v>
+      </c>
+      <c r="M21" s="2" t="n">
+        <v>627971</v>
+      </c>
+      <c r="N21" s="2" t="n">
+        <v>595435</v>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>503351</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>471643</v>
+      </c>
+      <c r="Q21" s="2" t="n">
+        <v>406472</v>
+      </c>
+      <c r="R21" s="2" t="n">
+        <v>342590</v>
+      </c>
+      <c r="S21" s="2" t="n">
+        <v>286381</v>
+      </c>
+      <c r="T21" s="3" t="n">
+        <v>258023.74607</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="7" t="n">
+      <c r="D22" s="2" t="n">
         <v>238098</v>
       </c>
-      <c r="E22" s="7" t="n">
+      <c r="E22" s="2" t="n">
         <v>205447</v>
       </c>
-      <c r="F22" s="7" t="n">
+      <c r="F22" s="2" t="n">
         <v>184876</v>
       </c>
-      <c r="G22" s="7" t="n">
+      <c r="G22" s="2" t="n">
         <v>172109</v>
       </c>
-      <c r="H22" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="H22" s="2" t="n">
+        <v>162814</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>154656</v>
+      </c>
+      <c r="J22" s="2" t="n">
+        <v>156541</v>
+      </c>
+      <c r="K22" s="2" t="n">
+        <v>112024</v>
+      </c>
+      <c r="L22" s="2" t="n">
+        <v>97429</v>
+      </c>
+      <c r="M22" s="2" t="n">
+        <v>56363</v>
+      </c>
+      <c r="N22" s="2" t="n">
+        <v>50116</v>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>42867</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>35769</v>
+      </c>
+      <c r="Q22" s="2" t="n">
+        <v>33789</v>
+      </c>
+      <c r="R22" s="2" t="n">
+        <v>26659</v>
+      </c>
+      <c r="S22" s="2" t="n">
+        <v>23167</v>
+      </c>
+      <c r="T22" s="3" t="n">
+        <v>18827.3015</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="7" t="n">
+      <c r="D23" s="2" t="n">
         <v>359525</v>
       </c>
-      <c r="E23" s="7" t="n">
+      <c r="E23" s="2" t="n">
         <v>268207</v>
       </c>
-      <c r="F23" s="7" t="n">
+      <c r="F23" s="2" t="n">
         <v>196691</v>
       </c>
-      <c r="G23" s="7" t="n">
+      <c r="G23" s="2" t="n">
         <v>141006</v>
       </c>
-      <c r="H23" s="7" t="n">
-[...2 lines deleted...]
-      <c r="I23" s="11" t="s">
+      <c r="H23" s="2" t="n">
+        <v>99207</v>
+      </c>
+      <c r="I23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="J23" s="11" t="s">
+      <c r="J23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="K23" s="11" t="s">
+      <c r="K23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="L23" s="11" t="s">
+      <c r="L23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="M23" s="11" t="s">
+      <c r="M23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="N23" s="9" t="s">
+      <c r="N23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="O23" s="9" t="s">
+      <c r="O23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="P23" s="9" t="s">
+      <c r="P23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="Q23" s="9" t="s">
+      <c r="Q23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="R23" s="9" t="s">
+      <c r="R23" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="S23" s="9" t="s">
+      <c r="S23" s="2" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="T23" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D24" s="7" t="n">
+      <c r="D24" s="2" t="n">
         <v>2528931</v>
       </c>
-      <c r="E24" s="7" t="n">
+      <c r="E24" s="2" t="n">
         <v>2185278</v>
       </c>
-      <c r="F24" s="7" t="n">
+      <c r="F24" s="2" t="n">
         <v>1991609</v>
       </c>
-      <c r="G24" s="7" t="n">
+      <c r="G24" s="2" t="n">
         <v>1739366</v>
       </c>
-      <c r="H24" s="7" t="n">
+      <c r="H24" s="2" t="n">
         <v>1558951</v>
       </c>
-      <c r="I24" s="7" t="n">
-[...34 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="I24" s="2" t="n">
+        <v>1355736</v>
+      </c>
+      <c r="J24" s="2" t="n">
+        <v>1040654</v>
+      </c>
+      <c r="K24" s="2" t="n">
+        <v>1011173</v>
+      </c>
+      <c r="L24" s="2" t="n">
+        <v>963232</v>
+      </c>
+      <c r="M24" s="2" t="n">
+        <v>886235</v>
+      </c>
+      <c r="N24" s="2" t="n">
+        <v>834957</v>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>811924</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>699592</v>
+      </c>
+      <c r="Q24" s="2" t="n">
+        <v>577109</v>
+      </c>
+      <c r="R24" s="2" t="n">
+        <v>476768</v>
+      </c>
+      <c r="S24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T24" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="C25" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="7" t="n">
+      <c r="D25" s="2" t="n">
         <v>407843</v>
       </c>
-      <c r="E25" s="7" t="n">
+      <c r="E25" s="2" t="n">
         <v>490400</v>
       </c>
-      <c r="F25" s="7" t="n">
+      <c r="F25" s="2" t="n">
         <v>546345</v>
       </c>
-      <c r="G25" s="7" t="n">
+      <c r="G25" s="2" t="n">
         <v>532765</v>
       </c>
-      <c r="H25" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="H25" s="2" t="n">
+        <v>582568</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>691505</v>
+      </c>
+      <c r="J25" s="2" t="n">
+        <v>648309</v>
+      </c>
+      <c r="K25" s="2" t="n">
+        <v>590284</v>
+      </c>
+      <c r="L25" s="2" t="n">
+        <v>550403</v>
+      </c>
+      <c r="M25" s="2" t="n">
+        <v>533008</v>
+      </c>
+      <c r="N25" s="2" t="n">
+        <v>553868</v>
+      </c>
+      <c r="O25" s="2" t="n">
+        <v>505823</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>543727</v>
+      </c>
+      <c r="Q25" s="2" t="n">
+        <v>490125</v>
+      </c>
+      <c r="R25" s="2" t="n">
+        <v>481362</v>
+      </c>
+      <c r="S25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="T25" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D26" s="7" t="n">
+      <c r="D26" s="2" t="n">
         <v>1452267</v>
       </c>
-      <c r="E26" s="7" t="n">
+      <c r="E26" s="2" t="n">
         <v>1286980</v>
       </c>
-      <c r="F26" s="7" t="n">
+      <c r="F26" s="2" t="n">
         <v>996712</v>
       </c>
-      <c r="G26" s="7" t="n">
+      <c r="G26" s="2" t="n">
         <v>784955</v>
       </c>
-      <c r="H26" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A27" s="6" t="s">
+      <c r="H26" s="2" t="n">
+        <v>791935</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>653152</v>
+      </c>
+      <c r="J26" s="2" t="n">
+        <v>472436</v>
+      </c>
+      <c r="K26" s="2" t="n">
+        <v>344783</v>
+      </c>
+      <c r="L26" s="2" t="n">
+        <v>252148</v>
+      </c>
+      <c r="M26" s="2" t="n">
+        <v>210549</v>
+      </c>
+      <c r="N26" s="2" t="n">
+        <v>180753</v>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>147637</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>146063</v>
+      </c>
+      <c r="Q26" s="2" t="n">
+        <v>135941</v>
+      </c>
+      <c r="R26" s="2" t="n">
+        <v>110201</v>
+      </c>
+      <c r="S26" s="2" t="n">
+        <v>90611</v>
+      </c>
+      <c r="T26" s="3" t="n">
+        <v>97289.73234</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D27" s="7" t="n">
+      <c r="D27" s="2" t="n">
         <v>639547</v>
       </c>
-      <c r="E27" s="7" t="n">
+      <c r="E27" s="2" t="n">
         <v>542336</v>
       </c>
-      <c r="F27" s="7" t="n">
+      <c r="F27" s="2" t="n">
         <v>447959</v>
       </c>
-      <c r="G27" s="7" t="n">
+      <c r="G27" s="2" t="n">
         <v>377078</v>
       </c>
-      <c r="H27" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="H27" s="2" t="n">
+        <v>335939</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>322515</v>
+      </c>
+      <c r="J27" s="2" t="n">
+        <v>243339</v>
+      </c>
+      <c r="K27" s="2" t="n">
+        <v>219514</v>
+      </c>
+      <c r="L27" s="2" t="n">
+        <v>178942</v>
+      </c>
+      <c r="M27" s="2" t="n">
+        <v>159073</v>
+      </c>
+      <c r="N27" s="2" t="n">
+        <v>129173</v>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>110404</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>75806</v>
+      </c>
+      <c r="Q27" s="2" t="n">
+        <v>73871</v>
+      </c>
+      <c r="R27" s="2" t="n">
+        <v>72492</v>
+      </c>
+      <c r="S27" s="2" t="n">
+        <v>63383</v>
+      </c>
+      <c r="T27" s="3" t="n">
+        <v>55107.69467</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D28" s="7" t="n">
+      <c r="D28" s="2" t="n">
         <v>1853217</v>
       </c>
-      <c r="E28" s="7" t="n">
+      <c r="E28" s="2" t="n">
         <v>1585975</v>
       </c>
-      <c r="F28" s="7" t="n">
+      <c r="F28" s="2" t="n">
         <v>1406520</v>
       </c>
-      <c r="G28" s="7" t="n">
+      <c r="G28" s="2" t="n">
         <v>1243500</v>
       </c>
-      <c r="H28" s="7" t="n">
-[...37 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="H28" s="2" t="n">
+        <v>1004185</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>777110</v>
+      </c>
+      <c r="J28" s="2" t="n">
+        <v>611104</v>
+      </c>
+      <c r="K28" s="2" t="n">
+        <v>477910</v>
+      </c>
+      <c r="L28" s="2" t="n">
+        <v>432398</v>
+      </c>
+      <c r="M28" s="2" t="n">
+        <v>405458</v>
+      </c>
+      <c r="N28" s="2" t="n">
+        <v>421891</v>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>419893</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>407815</v>
+      </c>
+      <c r="Q28" s="2" t="n">
+        <v>325138</v>
+      </c>
+      <c r="R28" s="2" t="n">
+        <v>311029</v>
+      </c>
+      <c r="S28" s="2" t="n">
+        <v>328235</v>
+      </c>
+      <c r="T28" s="3" t="n">
+        <v>313738.54804</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="12" t="s">
+      <c r="B29" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="C29" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="13" t="n">
+      <c r="D29" s="2" t="n">
         <v>587588</v>
       </c>
-      <c r="E29" s="13" t="n">
+      <c r="E29" s="2" t="n">
         <v>520842</v>
       </c>
-      <c r="F29" s="13" t="n">
+      <c r="F29" s="2" t="n">
         <v>527349</v>
       </c>
-      <c r="G29" s="13" t="n">
+      <c r="G29" s="2" t="n">
         <v>420922</v>
       </c>
-      <c r="H29" s="13" t="n">
-[...37 lines deleted...]
-      <c r="A30" s="6" t="s">
+      <c r="H29" s="2" t="n">
+        <v>371337</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>337930</v>
+      </c>
+      <c r="J29" s="2" t="n">
+        <v>229523</v>
+      </c>
+      <c r="K29" s="2" t="n">
+        <v>207770</v>
+      </c>
+      <c r="L29" s="2" t="n">
+        <v>168665</v>
+      </c>
+      <c r="M29" s="2" t="n">
+        <v>152125</v>
+      </c>
+      <c r="N29" s="2" t="n">
+        <v>152183</v>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>139490</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>133664</v>
+      </c>
+      <c r="Q29" s="2" t="n">
+        <v>101737</v>
+      </c>
+      <c r="R29" s="2" t="n">
+        <v>86848</v>
+      </c>
+      <c r="S29" s="2" t="n">
+        <v>75699</v>
+      </c>
+      <c r="T29" s="3" t="n">
+        <v>63029.21656</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D30" s="7" t="s">
+      <c r="D30" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E30" s="7" t="s">
+      <c r="E30" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F30" s="7" t="s">
+      <c r="F30" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G30" s="7" t="s">
+      <c r="G30" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="H30" s="7" t="s">
+      <c r="H30" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="I30" s="7" t="s">
+      <c r="I30" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="J30" s="7" t="n">
-[...32 lines deleted...]
-      <c r="A31" s="6" t="s">
+      <c r="J30" s="2" t="n">
+        <v>899198</v>
+      </c>
+      <c r="K30" s="2" t="n">
+        <v>1074301</v>
+      </c>
+      <c r="L30" s="2" t="n">
+        <v>1006353</v>
+      </c>
+      <c r="M30" s="2" t="n">
+        <v>844070</v>
+      </c>
+      <c r="N30" s="2" t="n">
+        <v>743407</v>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>665797</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>639304</v>
+      </c>
+      <c r="Q30" s="2" t="n">
+        <v>558317</v>
+      </c>
+      <c r="R30" s="2" t="n">
+        <v>483420</v>
+      </c>
+      <c r="S30" s="2" t="n">
+        <v>425675</v>
+      </c>
+      <c r="T30" s="3" t="n">
+        <v>370099.331</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="7" t="s">
+      <c r="D31" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E31" s="7" t="s">
+      <c r="E31" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F31" s="7" t="s">
+      <c r="F31" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G31" s="7" t="s">
+      <c r="G31" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="H31" s="7" t="s">
+      <c r="H31" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="I31" s="7" t="s">
+      <c r="I31" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="J31" s="7" t="n">
-[...34 lines deleted...]
-    <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="J31" s="2" t="n">
+        <v>1564035</v>
+      </c>
+      <c r="K31" s="2" t="n">
+        <v>1533056</v>
+      </c>
+      <c r="L31" s="2" t="n">
+        <v>1432077</v>
+      </c>
+      <c r="M31" s="2" t="n">
+        <v>1370186</v>
+      </c>
+      <c r="N31" s="2" t="n">
+        <v>1157365</v>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>1051897</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>1009934</v>
+      </c>
+      <c r="Q31" s="2" t="n">
+        <v>930705</v>
+      </c>
+      <c r="R31" s="2" t="n">
+        <v>906231</v>
+      </c>
+      <c r="S31" s="2" t="n">
+        <v>862748</v>
+      </c>
+      <c r="T31" s="3" t="n">
+        <v>791987.5171</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+    </row>
+    <row r="33" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="1"/>
       <c r="B33" s="1" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B34" s="19" t="s">
+      <c r="C33" s="1"/>
+    </row>
+    <row r="34" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H34" s="18"/>
-[...1 lines deleted...]
-    <row r="35" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="C34" s="1"/>
+    </row>
+    <row r="35" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="1"/>
       <c r="B35" s="1" t="s">
         <v>45</v>
       </c>
+      <c r="C35" s="1"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-  <pageMargins left="0.7" right="0.7" top="0.7875" bottom="0.7875" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="0" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
-    <oddHeader/>
-    <oddFooter/>
+    <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>cs-CZ</dc:language>
   <cp:lastModifiedBy/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>