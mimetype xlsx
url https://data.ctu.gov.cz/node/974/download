--- v0 (2026-05-12)
+++ v1 (2026-09-25)
@@ -1,1531 +1,1190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Pracovní 6233\__OPEN_DATA\1_Projekt OPEN DATA 2022\Databáze datových sad CTU\Útvary\O611\2026\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF6FC483-10AB-48B1-BF13-F4BB6646ED41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ukazatele_o_trhu_elektronickych" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="ukazatele_o_trhu_elektronickych" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr calcId="0" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+      <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="19">
-[...55 lines deleted...]
-    <t xml:space="preserve">x … sběr dat ukončen</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="19">
+  <si>
+    <t>Ukazatel</t>
+  </si>
+  <si>
+    <t>jednotka</t>
+  </si>
+  <si>
+    <t>DVB-S počet účastníků</t>
+  </si>
+  <si>
+    <t>počet</t>
+  </si>
+  <si>
+    <t>CATV přípojky aktivní celkem (počet)</t>
+  </si>
+  <si>
+    <t>CATV přípojky aktivní celkem (tržby)</t>
+  </si>
+  <si>
+    <t>tis. kč bez DPH</t>
+  </si>
+  <si>
+    <t>IPTV přípojky aktivní celkem (počet)</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>IPTV přípojky aktivní celkem (tržby)</t>
+  </si>
+  <si>
+    <t>vysílání prostřednictvím GSM/UMTS/LTE (počet účastníků)</t>
+  </si>
+  <si>
+    <t>Zemské analogové rozhlasové vysílání (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>Zemské analogové televizní vysílání (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>Zemské digitální rozhlasové vysílání (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>Zemské digitální televizní vysílání (DVB-T) (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>Satelitní rozhlasové a televizní vysílání (DVB-S) (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>Rozhlasové a televizní vysílání pomocí kabelové televize (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>Rozhlasové a televizní vysílání prostřednictvím IPTV (velkoobchodní tržby)</t>
+  </si>
+  <si>
+    <t>x … sběr dat ukončen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...6 lines deleted...]
-  <fonts count="7">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="0"/>
-[...17 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-    </font>
-[...12 lines deleted...]
-      <charset val="238"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
-    <border diagonalUp="false" diagonalDown="false">
+  <borders count="1">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...5 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="23">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...14 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...4 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
-[...81 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
-[...8 lines deleted...]
-    <cellStyle name="60 % – Zvýraznění 5 2" xfId="22"/>
+  <cellStyles count="1">
+    <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
-  <colors>
-[...58 lines deleted...]
-  </colors>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface=""/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...46 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
-[...23 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  <dimension ref="A1:R29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:S16"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="false" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A18" activeCellId="0" sqref="A18"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M27" sqref="M27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="70.29"/>
-[...6 lines deleted...]
-    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16384" min="19" style="1" width="9.14"/>
+    <col min="1" max="1" width="66" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" customWidth="1"/>
+    <col min="3" max="18" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="6" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="n">
+      <c r="C1" s="5">
         <v>2009</v>
       </c>
-      <c r="D1" s="4" t="n">
+      <c r="D1" s="5">
         <v>2010</v>
       </c>
-      <c r="E1" s="4" t="n">
+      <c r="E1" s="5">
         <v>2011</v>
       </c>
-      <c r="F1" s="4" t="n">
+      <c r="F1" s="5">
         <v>2012</v>
       </c>
-      <c r="G1" s="4" t="n">
+      <c r="G1" s="5">
         <v>2013</v>
       </c>
-      <c r="H1" s="4" t="n">
+      <c r="H1" s="5">
         <v>2014</v>
       </c>
-      <c r="I1" s="5" t="n">
+      <c r="I1" s="5">
         <v>2015</v>
       </c>
-      <c r="J1" s="4" t="n">
+      <c r="J1" s="5">
         <v>2016</v>
       </c>
-      <c r="K1" s="4" t="n">
+      <c r="K1" s="5">
         <v>2017</v>
       </c>
-      <c r="L1" s="4" t="n">
+      <c r="L1" s="5">
         <v>2018</v>
       </c>
-      <c r="M1" s="4" t="n">
+      <c r="M1" s="5">
         <v>2019</v>
       </c>
-      <c r="N1" s="4" t="n">
+      <c r="N1" s="5">
         <v>2020</v>
       </c>
-      <c r="O1" s="4" t="n">
+      <c r="O1" s="5">
         <v>2021</v>
       </c>
-      <c r="P1" s="4" t="n">
+      <c r="P1" s="5">
         <v>2022</v>
       </c>
-      <c r="Q1" s="4" t="n">
+      <c r="Q1" s="5">
         <v>2023</v>
       </c>
-      <c r="R1" s="4" t="n">
+      <c r="R1" s="5">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="S1" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="8" t="n">
+      <c r="C2" s="5">
         <v>1461833</v>
       </c>
-      <c r="D2" s="8" t="n">
+      <c r="D2" s="5">
         <v>1084202</v>
       </c>
-      <c r="E2" s="8" t="n">
+      <c r="E2" s="5">
         <v>1781676</v>
       </c>
-      <c r="F2" s="9" t="n">
+      <c r="F2" s="5">
         <v>1724297</v>
       </c>
-      <c r="G2" s="9" t="n">
+      <c r="G2" s="5">
         <v>1784603</v>
       </c>
-      <c r="H2" s="9" t="n">
+      <c r="H2" s="5">
         <v>1455360</v>
       </c>
-      <c r="I2" s="9" t="n">
+      <c r="I2" s="5">
         <v>1508117</v>
       </c>
-      <c r="J2" s="9" t="n">
+      <c r="J2" s="5">
         <v>1235242</v>
       </c>
-      <c r="K2" s="8" t="n">
+      <c r="K2" s="5">
         <v>1150736</v>
       </c>
-      <c r="L2" s="8" t="n">
+      <c r="L2" s="5">
         <v>1097397</v>
       </c>
-      <c r="M2" s="8" t="n">
+      <c r="M2" s="5">
         <v>1055078</v>
       </c>
-      <c r="N2" s="8" t="n">
+      <c r="N2" s="5">
         <v>1004750</v>
       </c>
-      <c r="O2" s="8" t="n">
+      <c r="O2" s="5">
         <v>921576</v>
       </c>
-      <c r="P2" s="8" t="n">
+      <c r="P2" s="5">
         <v>848860</v>
       </c>
-      <c r="Q2" s="10" t="n">
+      <c r="Q2" s="5">
         <v>748067</v>
       </c>
-      <c r="R2" s="10" t="n">
+      <c r="R2" s="5">
         <v>663205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="S2" s="2">
+        <v>565241</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="8" t="n">
+      <c r="C3" s="5">
         <v>818348</v>
       </c>
-      <c r="D3" s="8" t="n">
+      <c r="D3" s="5">
         <v>722272</v>
       </c>
-      <c r="E3" s="8" t="n">
+      <c r="E3" s="5">
         <v>693662</v>
       </c>
-      <c r="F3" s="9" t="n">
+      <c r="F3" s="5">
         <v>672529</v>
       </c>
-      <c r="G3" s="9" t="n">
+      <c r="G3" s="5">
         <v>709409</v>
       </c>
-      <c r="H3" s="9" t="n">
+      <c r="H3" s="5">
         <v>707060</v>
       </c>
-      <c r="I3" s="9" t="n">
+      <c r="I3" s="5">
         <v>735313</v>
       </c>
-      <c r="J3" s="9" t="n">
+      <c r="J3" s="5">
         <v>735233</v>
       </c>
-      <c r="K3" s="8" t="n">
+      <c r="K3" s="5">
         <v>757345</v>
       </c>
-      <c r="L3" s="8" t="n">
+      <c r="L3" s="5">
         <v>769378</v>
       </c>
-      <c r="M3" s="8" t="n">
+      <c r="M3" s="5">
         <v>786682</v>
       </c>
-      <c r="N3" s="8" t="n">
+      <c r="N3" s="5">
         <v>801996</v>
       </c>
-      <c r="O3" s="8" t="n">
+      <c r="O3" s="5">
         <v>748728</v>
       </c>
-      <c r="P3" s="8" t="n">
+      <c r="P3" s="5">
         <v>722253</v>
       </c>
-      <c r="Q3" s="10" t="n">
+      <c r="Q3" s="5">
         <v>712012</v>
       </c>
-      <c r="R3" s="10" t="n">
+      <c r="R3" s="5">
         <v>685775</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="S3" s="2">
+        <v>623731</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="8" t="n">
+      <c r="C4" s="5">
         <v>2701235</v>
       </c>
-      <c r="D4" s="8" t="n">
+      <c r="D4" s="5">
         <v>2776231</v>
       </c>
-      <c r="E4" s="8" t="n">
+      <c r="E4" s="5">
         <v>2335832</v>
       </c>
-      <c r="F4" s="9" t="n">
+      <c r="F4" s="5">
         <v>2190872</v>
       </c>
-      <c r="G4" s="9" t="n">
-[...5 lines deleted...]
-      <c r="I4" s="9" t="n">
+      <c r="G4" s="5">
+        <v>2194546</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2022199</v>
+      </c>
+      <c r="I4" s="5">
         <v>1883536</v>
       </c>
-      <c r="J4" s="9" t="n">
+      <c r="J4" s="5">
         <v>1865969</v>
       </c>
-      <c r="K4" s="8" t="n">
-[...8 lines deleted...]
-      <c r="N4" s="8" t="n">
+      <c r="K4" s="5">
+        <v>1817473</v>
+      </c>
+      <c r="L4" s="5">
+        <v>1694373</v>
+      </c>
+      <c r="M4" s="5">
+        <v>1643968</v>
+      </c>
+      <c r="N4" s="5">
         <v>1416893</v>
       </c>
-      <c r="O4" s="8" t="n">
-[...13 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="O4" s="5">
+        <v>1297326</v>
+      </c>
+      <c r="P4" s="5">
+        <v>1250453</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>1203020</v>
+      </c>
+      <c r="R4" s="5">
+        <v>1165818</v>
+      </c>
+      <c r="S4" s="2">
+        <v>1074600.9669999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="8" t="n">
+      <c r="C5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="5">
         <v>157079</v>
       </c>
-      <c r="F5" s="9" t="n">
+      <c r="F5" s="5">
         <v>169805</v>
       </c>
-      <c r="G5" s="9" t="n">
+      <c r="G5" s="5">
         <v>245194</v>
       </c>
-      <c r="H5" s="9" t="n">
+      <c r="H5" s="5">
         <v>289812</v>
       </c>
-      <c r="I5" s="9" t="n">
+      <c r="I5" s="5">
         <v>328124</v>
       </c>
-      <c r="J5" s="9" t="n">
+      <c r="J5" s="5">
         <v>393581</v>
       </c>
-      <c r="K5" s="8" t="n">
+      <c r="K5" s="5">
         <v>461833</v>
       </c>
-      <c r="L5" s="8" t="n">
+      <c r="L5" s="5">
         <v>567279</v>
       </c>
-      <c r="M5" s="8" t="n">
+      <c r="M5" s="5">
         <v>693190</v>
       </c>
-      <c r="N5" s="8" t="n">
+      <c r="N5" s="5">
         <v>836648</v>
       </c>
-      <c r="O5" s="8" t="n">
+      <c r="O5" s="5">
         <v>1000120</v>
       </c>
-      <c r="P5" s="8" t="n">
+      <c r="P5" s="5">
         <v>1086210</v>
       </c>
-      <c r="Q5" s="10" t="n">
+      <c r="Q5" s="5">
         <v>1099015</v>
       </c>
-      <c r="R5" s="10" t="n">
+      <c r="R5" s="5">
         <v>1150524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="S5" s="2">
+        <v>1767833</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="8" t="n">
+      <c r="C6" s="5">
         <v>681125</v>
       </c>
-      <c r="D6" s="8" t="n">
+      <c r="D6" s="5">
         <v>722274</v>
       </c>
-      <c r="E6" s="8" t="n">
+      <c r="E6" s="5">
         <v>705705</v>
       </c>
-      <c r="F6" s="9" t="n">
+      <c r="F6" s="5">
         <v>725357</v>
       </c>
-      <c r="G6" s="9" t="n">
-[...37 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="G6" s="5">
+        <v>751690</v>
+      </c>
+      <c r="H6" s="5">
+        <v>665233</v>
+      </c>
+      <c r="I6" s="5">
+        <v>862201</v>
+      </c>
+      <c r="J6" s="5">
+        <v>1237058</v>
+      </c>
+      <c r="K6" s="5">
+        <v>1455929</v>
+      </c>
+      <c r="L6" s="5">
+        <v>1878710</v>
+      </c>
+      <c r="M6" s="5">
+        <v>2468578</v>
+      </c>
+      <c r="N6" s="5">
+        <v>3042099</v>
+      </c>
+      <c r="O6" s="5">
+        <v>3597941</v>
+      </c>
+      <c r="P6" s="5">
+        <v>3945430</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>3653470</v>
+      </c>
+      <c r="R6" s="5">
+        <v>3728168</v>
+      </c>
+      <c r="S6" s="2">
+        <v>7354596.5403899997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="8" t="n">
+      <c r="C7" s="5">
         <v>8667</v>
       </c>
-      <c r="D7" s="8" t="n">
+      <c r="D7" s="5">
         <v>13778</v>
       </c>
-      <c r="E7" s="8" t="n">
+      <c r="E7" s="5">
         <v>6347</v>
       </c>
-      <c r="F7" s="9" t="n">
+      <c r="F7" s="5">
         <v>21410</v>
       </c>
-      <c r="G7" s="9" t="n">
+      <c r="G7" s="5">
         <v>4356</v>
       </c>
-      <c r="H7" s="9" t="n">
+      <c r="H7" s="5">
         <v>62185</v>
       </c>
-      <c r="I7" s="9" t="n">
+      <c r="I7" s="5">
         <v>48332</v>
       </c>
-      <c r="J7" s="9" t="n">
+      <c r="J7" s="5">
         <v>45142</v>
       </c>
-      <c r="K7" s="8" t="n">
+      <c r="K7" s="5">
         <v>33093</v>
       </c>
-      <c r="L7" s="8" t="n">
+      <c r="L7" s="5">
         <v>63972</v>
       </c>
-      <c r="M7" s="8" t="n">
+      <c r="M7" s="5">
         <v>127411</v>
       </c>
-      <c r="N7" s="8" t="n">
+      <c r="N7" s="5">
         <v>196551</v>
       </c>
-      <c r="O7" s="8" t="n">
+      <c r="O7" s="5">
         <v>269752</v>
       </c>
-      <c r="P7" s="8" t="n">
+      <c r="P7" s="5">
         <v>361380</v>
       </c>
-      <c r="Q7" s="10" t="n">
+      <c r="Q7" s="5">
         <v>0</v>
       </c>
-      <c r="R7" s="10" t="n">
+      <c r="R7" s="5">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="S7" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="8" t="n">
+      <c r="C8" s="5">
         <v>348076</v>
       </c>
-      <c r="D8" s="8" t="n">
+      <c r="D8" s="5">
         <v>337521</v>
       </c>
-      <c r="E8" s="8" t="n">
+      <c r="E8" s="5">
         <v>336886</v>
       </c>
-      <c r="F8" s="9" t="n">
+      <c r="F8" s="5">
         <v>337834</v>
       </c>
-      <c r="G8" s="9" t="n">
+      <c r="G8" s="5">
         <v>332214</v>
       </c>
-      <c r="H8" s="9" t="n">
+      <c r="H8" s="5">
         <v>319502</v>
       </c>
-      <c r="I8" s="9" t="n">
+      <c r="I8" s="5">
         <v>351841</v>
       </c>
-      <c r="J8" s="9" t="n">
+      <c r="J8" s="5">
         <v>360191</v>
       </c>
-      <c r="K8" s="8" t="n">
+      <c r="K8" s="5">
         <v>362360</v>
       </c>
-      <c r="L8" s="8" t="n">
-[...22 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="L8" s="5">
+        <v>374644</v>
+      </c>
+      <c r="M8" s="5">
+        <v>393492</v>
+      </c>
+      <c r="N8" s="5">
+        <v>417073</v>
+      </c>
+      <c r="O8" s="5">
+        <v>424885</v>
+      </c>
+      <c r="P8" s="5">
+        <v>366168</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>375413</v>
+      </c>
+      <c r="R8" s="5">
+        <v>382274</v>
+      </c>
+      <c r="S8" s="2">
+        <v>379959.38099999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="8" t="n">
+      <c r="C9" s="5">
         <v>559918</v>
       </c>
-      <c r="D9" s="8" t="n">
+      <c r="D9" s="5">
         <v>416170</v>
       </c>
-      <c r="E9" s="8" t="n">
+      <c r="E9" s="5">
         <v>182116</v>
       </c>
-      <c r="F9" s="9" t="n">
+      <c r="F9" s="5">
         <v>10406</v>
       </c>
-      <c r="G9" s="9" t="n">
+      <c r="G9" s="5">
         <v>1700</v>
       </c>
-      <c r="H9" s="12" t="s">
-[...34 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="H9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="8" t="n">
+      <c r="C10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="5">
         <v>411</v>
       </c>
-      <c r="F10" s="9" t="n">
+      <c r="F10" s="5">
         <v>1190</v>
       </c>
-      <c r="G10" s="9" t="n">
+      <c r="G10" s="5">
         <v>2876</v>
       </c>
-      <c r="H10" s="9" t="n">
+      <c r="H10" s="5">
         <v>4414</v>
       </c>
-      <c r="I10" s="9" t="n">
+      <c r="I10" s="5">
         <v>9414</v>
       </c>
-      <c r="J10" s="9" t="n">
+      <c r="J10" s="5">
         <v>5601</v>
       </c>
-      <c r="K10" s="8" t="n">
+      <c r="K10" s="5">
         <v>5744</v>
       </c>
-      <c r="L10" s="8" t="n">
-[...22 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="L10" s="5">
+        <v>6559</v>
+      </c>
+      <c r="M10" s="5">
+        <v>7821</v>
+      </c>
+      <c r="N10" s="5">
+        <v>7258</v>
+      </c>
+      <c r="O10" s="5">
+        <v>8330</v>
+      </c>
+      <c r="P10" s="5">
+        <v>6995</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>8323</v>
+      </c>
+      <c r="R10" s="5">
+        <v>10746</v>
+      </c>
+      <c r="S10" s="2">
+        <v>18706.011999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="8" t="n">
+      <c r="C11" s="5">
         <v>530764</v>
       </c>
-      <c r="D11" s="8" t="n">
+      <c r="D11" s="5">
         <v>697780</v>
       </c>
-      <c r="E11" s="8" t="n">
+      <c r="E11" s="5">
         <v>707414</v>
       </c>
-      <c r="F11" s="9" t="n">
+      <c r="F11" s="5">
         <v>878403</v>
       </c>
-      <c r="G11" s="9" t="n">
+      <c r="G11" s="5">
         <v>1208022</v>
       </c>
-      <c r="H11" s="9" t="n">
+      <c r="H11" s="5">
         <v>1291525</v>
       </c>
-      <c r="I11" s="9" t="n">
+      <c r="I11" s="5">
         <v>1316746</v>
       </c>
-      <c r="J11" s="9" t="n">
-[...28 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="J11" s="5">
+        <v>1423195</v>
+      </c>
+      <c r="K11" s="5">
+        <v>1446463</v>
+      </c>
+      <c r="L11" s="5">
+        <v>1631049</v>
+      </c>
+      <c r="M11" s="5">
+        <v>1658361</v>
+      </c>
+      <c r="N11" s="5">
+        <v>1613311</v>
+      </c>
+      <c r="O11" s="5">
+        <v>1265447</v>
+      </c>
+      <c r="P11" s="5">
+        <v>1257759</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>1328537</v>
+      </c>
+      <c r="R11" s="5">
+        <v>1354526</v>
+      </c>
+      <c r="S11" s="2">
+        <v>1237618.2890000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="8" t="n">
+      <c r="C12" s="5">
         <v>151546</v>
       </c>
-      <c r="D12" s="8" t="n">
+      <c r="D12" s="5">
         <v>28253</v>
       </c>
-      <c r="E12" s="8" t="n">
+      <c r="E12" s="5">
         <v>76816</v>
       </c>
-      <c r="F12" s="9" t="n">
+      <c r="F12" s="5">
         <v>66712</v>
       </c>
-      <c r="G12" s="9" t="n">
+      <c r="G12" s="5">
         <v>189865</v>
       </c>
-      <c r="H12" s="9" t="n">
-[...2 lines deleted...]
-      <c r="I12" s="9" t="n">
+      <c r="H12" s="5">
+        <v>106519</v>
+      </c>
+      <c r="I12" s="5">
         <v>59828</v>
       </c>
-      <c r="J12" s="9" t="n">
+      <c r="J12" s="5">
         <v>87413</v>
       </c>
-      <c r="K12" s="8" t="n">
+      <c r="K12" s="5">
         <v>54052</v>
       </c>
-      <c r="L12" s="8" t="n">
+      <c r="L12" s="5">
         <v>17736</v>
       </c>
-      <c r="M12" s="8" t="n">
+      <c r="M12" s="5">
         <v>13467</v>
       </c>
-      <c r="N12" s="8" t="n">
+      <c r="N12" s="5">
         <v>16710</v>
       </c>
-      <c r="O12" s="8" t="n">
+      <c r="O12" s="5">
         <v>16362</v>
       </c>
-      <c r="P12" s="8" t="n">
+      <c r="P12" s="5">
         <v>2</v>
       </c>
-      <c r="Q12" s="10" t="n">
+      <c r="Q12" s="5">
         <v>4</v>
       </c>
-      <c r="R12" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="R12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S12" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="8" t="n">
+      <c r="C13" s="5">
         <v>11686</v>
       </c>
-      <c r="D13" s="8" t="n">
+      <c r="D13" s="5">
         <v>12785</v>
       </c>
-      <c r="E13" s="8" t="n">
+      <c r="E13" s="5">
         <v>10738</v>
       </c>
-      <c r="F13" s="9" t="n">
+      <c r="F13" s="5">
         <v>11903</v>
       </c>
-      <c r="G13" s="9" t="n">
+      <c r="G13" s="5">
         <v>7879</v>
       </c>
-      <c r="H13" s="9" t="n">
+      <c r="H13" s="5">
         <v>15205</v>
       </c>
-      <c r="I13" s="9" t="n">
+      <c r="I13" s="5">
         <v>15968</v>
       </c>
-      <c r="J13" s="9" t="n">
+      <c r="J13" s="5">
         <v>14278</v>
       </c>
-      <c r="K13" s="10" t="n">
+      <c r="K13" s="5">
         <v>12625</v>
       </c>
-      <c r="L13" s="10" t="n">
+      <c r="L13" s="5">
         <v>12804</v>
       </c>
-      <c r="M13" s="10" t="n">
+      <c r="M13" s="5">
         <v>12497</v>
       </c>
-      <c r="N13" s="10" t="n">
+      <c r="N13" s="5">
         <v>12048</v>
       </c>
-      <c r="O13" s="10" t="n">
+      <c r="O13" s="5">
         <v>10571</v>
       </c>
-      <c r="P13" s="10" t="n">
+      <c r="P13" s="5">
         <v>9980</v>
       </c>
-      <c r="Q13" s="10" t="n">
+      <c r="Q13" s="5">
         <v>748</v>
       </c>
-      <c r="R13" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="R13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S13" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="8" t="n">
+      <c r="C14" s="5">
         <v>8426</v>
       </c>
-      <c r="D14" s="8" t="n">
+      <c r="D14" s="5">
         <v>9606</v>
       </c>
-      <c r="E14" s="8" t="n">
+      <c r="E14" s="5">
         <v>15993</v>
       </c>
-      <c r="F14" s="9" t="n">
+      <c r="F14" s="5">
         <v>18310</v>
       </c>
-      <c r="G14" s="9" t="n">
+      <c r="G14" s="5">
         <v>13020</v>
       </c>
-      <c r="H14" s="9" t="n">
+      <c r="H14" s="5">
         <v>14989</v>
       </c>
-      <c r="I14" s="9" t="n">
-[...2 lines deleted...]
-      <c r="J14" s="9" t="n">
+      <c r="I14" s="5">
+        <v>21374</v>
+      </c>
+      <c r="J14" s="5">
         <v>37893</v>
       </c>
-      <c r="K14" s="10" t="n">
+      <c r="K14" s="5">
         <v>39861</v>
       </c>
-      <c r="L14" s="10" t="n">
+      <c r="L14" s="5">
         <v>50575</v>
       </c>
-      <c r="M14" s="10" t="n">
-[...2 lines deleted...]
-      <c r="N14" s="10" t="n">
+      <c r="M14" s="5">
+        <v>66827</v>
+      </c>
+      <c r="N14" s="5">
         <v>79154</v>
       </c>
-      <c r="O14" s="10" t="n">
+      <c r="O14" s="5">
         <v>64128</v>
       </c>
-      <c r="P14" s="10" t="n">
+      <c r="P14" s="5">
         <v>116212</v>
       </c>
-      <c r="Q14" s="10" t="n">
+      <c r="Q14" s="5">
         <v>25881</v>
       </c>
-      <c r="R14" s="11" t="s">
-[...11 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="R14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S14" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="16"/>
-[...95 lines deleted...]
-      <c r="Q29" s="14"/>
+      <c r="B16" s="1"/>
     </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...4 lines deleted...]
-    <oddFooter/>
+  <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
+  <pageSetup paperSize="9" orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Listy</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ukazatele_o_trhu_elektronickych</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>cs-CZ</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>