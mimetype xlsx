--- v0 (2026-05-11)
+++ v1 (2026-09-25)
@@ -1,51 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="ukazatele_o_trhu_elektronickych" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="21">
   <si>
     <t xml:space="preserve">Kategorie</t>
   </si>
   <si>
     <t xml:space="preserve">Ukazatel</t>
@@ -90,182 +89,210 @@
     <t xml:space="preserve">Broadband - pevné místo (velkoobchod)</t>
   </si>
   <si>
     <t xml:space="preserve">Počet velkoobchodně poskytovaných širokopásmových přístupů k internetu prostřednictvím LLU</t>
   </si>
   <si>
     <t xml:space="preserve">Počet velkoobchodně poskytovaných širokopásmových přístupů k internetu prostřednictvím přístupu k datovému toku/bitstream - xDSL celkem</t>
   </si>
   <si>
     <t xml:space="preserve">Počet velkoobchodně poskytovaných širokopásmových přístupů k internetu prostřednictvím přístupu k datovému toku/bitstream - ostatní technologie celkem</t>
   </si>
   <si>
     <t xml:space="preserve">Broadband - mobilní (maloobchod)</t>
   </si>
   <si>
     <t xml:space="preserve">Počet mobilních širokopásmových přístupů k internetu prostřednictvím Mobilní sítě (CDMA, UMTS, LTE) - poskytovaných nezávisle na hlasových službách - USB modemy pro notebooky, příp. tablety</t>
   </si>
   <si>
     <t xml:space="preserve">Počet mobilních širokopásmových přístupů k internetu prostřednictvím Mobilní sítě (CDMA, UMTS, LTE) - poskytovaných společně s hlasovými službami a tarifem s dostupností po celý měsíc - pro telefony</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="@"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _K_č_-;\-* #,##0.00\ _K_č_-;_-* \-??\ _K_č_-;_-@_-"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
       <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="6">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="15" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -294,906 +321,940 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S14"/>
+  <dimension ref="A1:T14"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="C1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="P17" activeCellId="0" sqref="P17"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B32" activeCellId="0" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="33.86"/>
-[...11 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="19" style="0" width="8.29"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="33.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="168.39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="13.12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="4" style="0" width="7.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="6" style="0" width="8.39"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="0" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="0" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="0" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="0" t="n">
+      <c r="D1" s="2" t="n">
         <v>2009</v>
       </c>
-      <c r="E1" s="0" t="n">
+      <c r="E1" s="2" t="n">
         <v>2010</v>
       </c>
-      <c r="F1" s="0" t="n">
+      <c r="F1" s="2" t="n">
         <v>2011</v>
       </c>
-      <c r="G1" s="0" t="n">
+      <c r="G1" s="2" t="n">
         <v>2012</v>
       </c>
-      <c r="H1" s="0" t="n">
+      <c r="H1" s="2" t="n">
         <v>2013</v>
       </c>
-      <c r="I1" s="0" t="n">
+      <c r="I1" s="2" t="n">
         <v>2014</v>
       </c>
-      <c r="J1" s="0" t="n">
+      <c r="J1" s="2" t="n">
         <v>2015</v>
       </c>
-      <c r="K1" s="0" t="n">
+      <c r="K1" s="2" t="n">
         <v>2016</v>
       </c>
-      <c r="L1" s="0" t="n">
+      <c r="L1" s="2" t="n">
         <v>2017</v>
       </c>
-      <c r="M1" s="0" t="n">
+      <c r="M1" s="2" t="n">
         <v>2018</v>
       </c>
-      <c r="N1" s="0" t="n">
+      <c r="N1" s="2" t="n">
         <v>2019</v>
       </c>
-      <c r="O1" s="0" t="n">
+      <c r="O1" s="2" t="n">
         <v>2020</v>
       </c>
-      <c r="P1" s="0" t="n">
+      <c r="P1" s="2" t="n">
         <v>2021</v>
       </c>
-      <c r="Q1" s="0" t="n">
+      <c r="Q1" s="2" t="n">
         <v>2022</v>
       </c>
-      <c r="R1" s="0" t="n">
+      <c r="R1" s="2" t="n">
         <v>2023</v>
       </c>
-      <c r="S1" s="0" t="n">
+      <c r="S1" s="2" t="n">
         <v>2024</v>
       </c>
+      <c r="T1" s="3" t="n">
+        <v>2025</v>
+      </c>
     </row>
     <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A2" s="0" t="s">
+      <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="0" t="s">
+      <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="0" t="s">
+      <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="0" t="n">
+      <c r="D2" s="2" t="n">
         <v>725153</v>
       </c>
-      <c r="E2" s="0" t="n">
+      <c r="E2" s="2" t="n">
         <v>809111</v>
       </c>
-      <c r="F2" s="0" t="n">
+      <c r="F2" s="2" t="n">
         <v>870000</v>
       </c>
-      <c r="G2" s="0" t="n">
+      <c r="G2" s="2" t="n">
         <v>915707</v>
       </c>
-      <c r="H2" s="0" t="n">
+      <c r="H2" s="2" t="n">
         <v>952896</v>
       </c>
-      <c r="I2" s="0" t="n">
+      <c r="I2" s="2" t="n">
         <v>952510</v>
       </c>
-      <c r="J2" s="0" t="n">
+      <c r="J2" s="2" t="n">
         <v>941391</v>
       </c>
-      <c r="K2" s="0" t="n">
+      <c r="K2" s="2" t="n">
         <v>904355</v>
       </c>
-      <c r="L2" s="0" t="n">
+      <c r="L2" s="2" t="n">
         <v>875895</v>
       </c>
-      <c r="M2" s="0" t="n">
+      <c r="M2" s="2" t="n">
         <v>888220</v>
       </c>
-      <c r="N2" s="0" t="n">
+      <c r="N2" s="2" t="n">
         <v>918425</v>
       </c>
-      <c r="O2" s="0" t="n">
+      <c r="O2" s="2" t="n">
         <v>955904</v>
       </c>
-      <c r="P2" s="0" t="n">
+      <c r="P2" s="2" t="n">
         <v>989649</v>
       </c>
-      <c r="Q2" s="0" t="n">
+      <c r="Q2" s="2" t="n">
         <v>1005573</v>
       </c>
-      <c r="R2" s="0" t="n">
+      <c r="R2" s="2" t="n">
         <v>1014459</v>
       </c>
-      <c r="S2" s="0" t="n">
+      <c r="S2" s="2" t="n">
         <v>991395</v>
       </c>
+      <c r="T2" s="4" t="n">
+        <v>959693</v>
+      </c>
     </row>
     <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A3" s="0" t="s">
+      <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="0" t="n">
+      <c r="D3" s="2" t="n">
         <v>725153</v>
       </c>
-      <c r="E3" s="0" t="n">
+      <c r="E3" s="2" t="n">
         <v>809111</v>
       </c>
-      <c r="F3" s="0" t="n">
+      <c r="F3" s="2" t="n">
         <v>765200</v>
       </c>
-      <c r="G3" s="0" t="n">
+      <c r="G3" s="2" t="n">
         <v>654665</v>
       </c>
-      <c r="H3" s="0" t="n">
+      <c r="H3" s="2" t="n">
         <v>591148</v>
       </c>
-      <c r="I3" s="0" t="n">
+      <c r="I3" s="2" t="n">
         <v>554326</v>
       </c>
-      <c r="J3" s="0" t="n">
+      <c r="J3" s="2" t="n">
         <v>456883</v>
       </c>
-      <c r="K3" s="0" t="n">
+      <c r="K3" s="2" t="n">
         <v>350175</v>
       </c>
-      <c r="L3" s="0" t="n">
+      <c r="L3" s="2" t="n">
         <v>257337</v>
       </c>
-      <c r="M3" s="0" t="n">
+      <c r="M3" s="2" t="n">
         <v>171659</v>
       </c>
-      <c r="N3" s="0" t="n">
+      <c r="N3" s="2" t="n">
         <v>100051</v>
       </c>
-      <c r="O3" s="0" t="n">
+      <c r="O3" s="2" t="n">
         <v>77721</v>
       </c>
-      <c r="P3" s="0" t="n">
+      <c r="P3" s="2" t="n">
         <v>43514</v>
       </c>
-      <c r="Q3" s="0" t="n">
+      <c r="Q3" s="2" t="n">
         <v>30797</v>
       </c>
-      <c r="R3" s="0" t="n">
+      <c r="R3" s="2" t="n">
         <v>25944</v>
       </c>
-      <c r="S3" s="0" t="n">
+      <c r="S3" s="2" t="n">
         <v>20364</v>
       </c>
+      <c r="T3" s="4" t="n">
+        <v>18646</v>
+      </c>
     </row>
     <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A4" s="0" t="s">
+      <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="B4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="E4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="0" t="n">
+      <c r="F4" s="2" t="n">
         <v>104800</v>
       </c>
-      <c r="G4" s="0" t="n">
+      <c r="G4" s="2" t="n">
         <v>261042</v>
       </c>
-      <c r="H4" s="0" t="n">
+      <c r="H4" s="2" t="n">
         <v>361748</v>
       </c>
-      <c r="I4" s="0" t="n">
+      <c r="I4" s="2" t="n">
         <v>398184</v>
       </c>
-      <c r="J4" s="0" t="n">
+      <c r="J4" s="2" t="n">
         <v>484508</v>
       </c>
-      <c r="K4" s="0" t="n">
+      <c r="K4" s="2" t="n">
         <v>554180</v>
       </c>
-      <c r="L4" s="0" t="n">
+      <c r="L4" s="2" t="n">
         <v>618558</v>
       </c>
-      <c r="M4" s="0" t="n">
+      <c r="M4" s="2" t="n">
         <v>716561</v>
       </c>
-      <c r="N4" s="0" t="n">
+      <c r="N4" s="2" t="n">
         <v>818374</v>
       </c>
-      <c r="O4" s="0" t="n">
+      <c r="O4" s="2" t="n">
         <v>878183</v>
       </c>
-      <c r="P4" s="0" t="n">
+      <c r="P4" s="2" t="n">
         <v>946135</v>
       </c>
-      <c r="Q4" s="0" t="n">
+      <c r="Q4" s="2" t="n">
         <v>974776</v>
       </c>
-      <c r="R4" s="0" t="n">
+      <c r="R4" s="2" t="n">
         <v>988515</v>
       </c>
-      <c r="S4" s="0" t="n">
+      <c r="S4" s="2" t="n">
         <v>971031</v>
       </c>
+      <c r="T4" s="4" t="n">
+        <v>941047</v>
+      </c>
     </row>
     <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A5" s="0" t="s">
+      <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="B5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="0" t="n">
+      <c r="D5" s="2" t="n">
         <v>441700</v>
       </c>
-      <c r="E5" s="0" t="n">
+      <c r="E5" s="2" t="n">
         <v>480352</v>
       </c>
-      <c r="F5" s="0" t="n">
+      <c r="F5" s="2" t="n">
         <v>515988</v>
       </c>
-      <c r="G5" s="0" t="n">
+      <c r="G5" s="2" t="n">
         <v>516128</v>
       </c>
-      <c r="H5" s="0" t="n">
+      <c r="H5" s="2" t="n">
         <v>517759</v>
       </c>
-      <c r="I5" s="0" t="n">
+      <c r="I5" s="2" t="n">
         <v>527059</v>
       </c>
-      <c r="J5" s="0" t="n">
+      <c r="J5" s="2" t="n">
         <v>541374</v>
       </c>
-      <c r="K5" s="0" t="n">
+      <c r="K5" s="2" t="n">
         <v>563274</v>
       </c>
-      <c r="L5" s="0" t="n">
+      <c r="L5" s="2" t="n">
         <v>589240</v>
       </c>
-      <c r="M5" s="0" t="n">
+      <c r="M5" s="2" t="n">
         <v>596710</v>
       </c>
-      <c r="N5" s="0" t="n">
+      <c r="N5" s="2" t="n">
         <v>605510</v>
       </c>
-      <c r="O5" s="0" t="n">
+      <c r="O5" s="2" t="n">
         <v>613947</v>
       </c>
-      <c r="P5" s="0" t="n">
+      <c r="P5" s="2" t="n">
         <v>624918</v>
       </c>
-      <c r="Q5" s="0" t="n">
+      <c r="Q5" s="2" t="n">
         <v>612970</v>
       </c>
-      <c r="R5" s="0" t="n">
+      <c r="R5" s="2" t="n">
         <v>605080</v>
       </c>
-      <c r="S5" s="0" t="n">
+      <c r="S5" s="2" t="n">
         <v>602519</v>
       </c>
+      <c r="T5" s="4" t="n">
+        <v>593441</v>
+      </c>
     </row>
     <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A6" s="0" t="s">
+      <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="0" t="n">
+      <c r="D6" s="2" t="n">
         <v>135000</v>
       </c>
-      <c r="E6" s="0" t="n">
+      <c r="E6" s="2" t="n">
         <v>195375</v>
       </c>
-      <c r="F6" s="0" t="n">
+      <c r="F6" s="2" t="n">
         <v>235891</v>
       </c>
-      <c r="G6" s="0" t="n">
+      <c r="G6" s="2" t="n">
         <v>271804</v>
       </c>
-      <c r="H6" s="0" t="n">
+      <c r="H6" s="2" t="n">
         <v>349753</v>
       </c>
-      <c r="I6" s="0" t="n">
+      <c r="I6" s="2" t="n">
         <v>403964</v>
       </c>
-      <c r="J6" s="0" t="n">
+      <c r="J6" s="2" t="n">
         <v>476086</v>
       </c>
-      <c r="K6" s="0" t="n">
+      <c r="K6" s="2" t="n">
         <v>522552</v>
       </c>
-      <c r="L6" s="0" t="n">
+      <c r="L6" s="2" t="n">
         <v>569651</v>
       </c>
-      <c r="M6" s="0" t="n">
+      <c r="M6" s="2" t="n">
         <v>622346</v>
       </c>
-      <c r="N6" s="0" t="n">
+      <c r="N6" s="2" t="n">
         <v>664309</v>
       </c>
-      <c r="O6" s="0" t="n">
+      <c r="O6" s="2" t="n">
         <v>721333</v>
       </c>
-      <c r="P6" s="0" t="n">
+      <c r="P6" s="2" t="n">
         <v>740024</v>
       </c>
-      <c r="Q6" s="0" t="n">
+      <c r="Q6" s="2" t="n">
         <v>810059</v>
       </c>
-      <c r="R6" s="0" t="n">
+      <c r="R6" s="2" t="n">
         <v>884184</v>
       </c>
-      <c r="S6" s="0" t="n">
+      <c r="S6" s="2" t="n">
         <v>956773</v>
       </c>
+      <c r="T6" s="4" t="n">
+        <v>1074111</v>
+      </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A7" s="0" t="s">
+      <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="0" t="n">
+      <c r="D7" s="2" t="n">
         <v>670000</v>
       </c>
-      <c r="E7" s="0" t="n">
+      <c r="E7" s="2" t="n">
         <v>729898</v>
       </c>
-      <c r="F7" s="0" t="n">
+      <c r="F7" s="2" t="n">
         <v>839779</v>
       </c>
-      <c r="G7" s="0" t="n">
+      <c r="G7" s="2" t="n">
         <v>941170</v>
       </c>
-      <c r="H7" s="0" t="n">
+      <c r="H7" s="2" t="n">
         <v>990361</v>
       </c>
-      <c r="I7" s="0" t="n">
+      <c r="I7" s="2" t="n">
         <v>1059889</v>
       </c>
-      <c r="J7" s="0" t="n">
+      <c r="J7" s="2" t="n">
         <v>1004429</v>
       </c>
-      <c r="K7" s="0" t="n">
+      <c r="K7" s="2" t="n">
         <v>1067611</v>
       </c>
-      <c r="L7" s="0" t="n">
+      <c r="L7" s="2" t="n">
         <v>1098950</v>
       </c>
-      <c r="M7" s="0" t="n">
+      <c r="M7" s="2" t="n">
         <v>1104674</v>
       </c>
-      <c r="N7" s="0" t="n">
+      <c r="N7" s="2" t="n">
         <v>1115063</v>
       </c>
-      <c r="O7" s="0" t="n">
+      <c r="O7" s="2" t="n">
         <v>1102506</v>
       </c>
-      <c r="P7" s="0" t="n">
+      <c r="P7" s="2" t="n">
         <v>1129569</v>
       </c>
-      <c r="Q7" s="0" t="n">
+      <c r="Q7" s="2" t="n">
         <v>1129454</v>
       </c>
-      <c r="R7" s="0" t="n">
+      <c r="R7" s="2" t="n">
         <v>1123203</v>
       </c>
-      <c r="S7" s="0" t="n">
+      <c r="S7" s="2" t="n">
         <v>1129268</v>
       </c>
+      <c r="T7" s="4" t="n">
+        <v>1121518</v>
+      </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A8" s="0" t="s">
+      <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="D8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="E8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="F8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="G8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="H8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="0" t="s">
+      <c r="I8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="0" t="s">
+      <c r="J8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="K8" s="0" t="n">
+      <c r="K8" s="2" t="n">
         <v>149206</v>
       </c>
-      <c r="L8" s="0" t="n">
+      <c r="L8" s="2" t="n">
         <v>227131</v>
       </c>
-      <c r="M8" s="0" t="n">
+      <c r="M8" s="2" t="n">
         <v>358209</v>
       </c>
-      <c r="N8" s="0" t="n">
+      <c r="N8" s="2" t="n">
         <v>422651</v>
       </c>
-      <c r="O8" s="0" t="n">
+      <c r="O8" s="2" t="n">
         <v>439677</v>
       </c>
-      <c r="P8" s="0" t="n">
+      <c r="P8" s="2" t="n">
         <v>452088</v>
       </c>
-      <c r="Q8" s="0" t="n">
+      <c r="Q8" s="2" t="n">
         <v>452477</v>
       </c>
-      <c r="R8" s="0" t="n">
+      <c r="R8" s="2" t="n">
         <v>453622</v>
       </c>
-      <c r="S8" s="0" t="n">
+      <c r="S8" s="2" t="n">
         <v>476134</v>
       </c>
+      <c r="T8" s="4" t="n">
+        <v>489180</v>
+      </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A9" s="0" t="s">
+      <c r="A9" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="0" t="n">
+      <c r="D9" s="2" t="n">
         <v>77059</v>
       </c>
-      <c r="E9" s="0" t="n">
+      <c r="E9" s="2" t="n">
         <v>63919</v>
       </c>
-      <c r="F9" s="0" t="n">
+      <c r="F9" s="2" t="n">
         <v>57097</v>
       </c>
-      <c r="G9" s="0" t="n">
+      <c r="G9" s="2" t="n">
         <v>44863</v>
       </c>
-      <c r="H9" s="0" t="n">
+      <c r="H9" s="2" t="n">
         <v>38010</v>
       </c>
-      <c r="I9" s="0" t="n">
+      <c r="I9" s="2" t="n">
         <v>33302</v>
       </c>
-      <c r="J9" s="0" t="n">
+      <c r="J9" s="2" t="n">
         <v>23103</v>
       </c>
-      <c r="K9" s="0" t="n">
+      <c r="K9" s="2" t="n">
         <v>18416</v>
       </c>
-      <c r="L9" s="0" t="n">
+      <c r="L9" s="2" t="n">
         <v>11869</v>
       </c>
-      <c r="M9" s="0" t="n">
+      <c r="M9" s="2" t="n">
         <v>10885</v>
       </c>
-      <c r="N9" s="0" t="n">
+      <c r="N9" s="2" t="n">
         <v>12035</v>
       </c>
-      <c r="O9" s="0" t="n">
+      <c r="O9" s="2" t="n">
         <v>12059</v>
       </c>
-      <c r="P9" s="0" t="n">
+      <c r="P9" s="2" t="n">
         <v>12598</v>
       </c>
-      <c r="Q9" s="0" t="n">
+      <c r="Q9" s="2" t="n">
         <v>21532</v>
       </c>
-      <c r="R9" s="0" t="n">
+      <c r="R9" s="2" t="n">
         <v>17413</v>
       </c>
-      <c r="S9" s="0" t="n">
+      <c r="S9" s="2" t="n">
         <v>19354</v>
       </c>
+      <c r="T9" s="5" t="n">
+        <v>27867</v>
+      </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A10" s="0" t="s">
+      <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="B10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="0" t="n">
+      <c r="D10" s="2" t="n">
         <v>53133</v>
       </c>
-      <c r="E10" s="0" t="n">
+      <c r="E10" s="2" t="n">
         <v>53723</v>
       </c>
-      <c r="F10" s="0" t="n">
+      <c r="F10" s="2" t="n">
         <v>47500</v>
       </c>
-      <c r="G10" s="0" t="n">
+      <c r="G10" s="2" t="n">
         <v>46875</v>
       </c>
-      <c r="H10" s="0" t="n">
+      <c r="H10" s="2" t="n">
         <v>46388</v>
       </c>
-      <c r="I10" s="0" t="n">
+      <c r="I10" s="2" t="n">
         <v>40218</v>
       </c>
-      <c r="J10" s="0" t="n">
+      <c r="J10" s="2" t="n">
         <v>33897</v>
       </c>
-      <c r="K10" s="0" t="n">
+      <c r="K10" s="2" t="n">
         <v>27187</v>
       </c>
-      <c r="L10" s="0" t="n">
+      <c r="L10" s="2" t="n">
         <v>12220</v>
       </c>
-      <c r="M10" s="0" t="n">
+      <c r="M10" s="2" t="n">
         <v>11357</v>
       </c>
-      <c r="N10" s="0" t="n">
+      <c r="N10" s="2" t="n">
         <v>5835</v>
       </c>
-      <c r="O10" s="0" t="n">
+      <c r="O10" s="2" t="n">
         <v>5007</v>
       </c>
-      <c r="P10" s="0" t="n">
+      <c r="P10" s="2" t="n">
         <v>4979</v>
       </c>
-      <c r="Q10" s="0" t="n">
+      <c r="Q10" s="2" t="n">
         <v>4060</v>
       </c>
-      <c r="R10" s="0" t="n">
+      <c r="R10" s="2" t="n">
         <v>15761</v>
       </c>
-      <c r="S10" s="0" t="n">
+      <c r="S10" s="2" t="n">
         <v>26517</v>
       </c>
+      <c r="T10" s="4" t="n">
+        <v>44471</v>
+      </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A11" s="0" t="s">
+      <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="0" t="n">
+      <c r="D11" s="2" t="n">
         <v>48592</v>
       </c>
-      <c r="E11" s="0" t="n">
+      <c r="E11" s="2" t="n">
         <v>72157</v>
       </c>
-      <c r="F11" s="0" t="n">
+      <c r="F11" s="2" t="n">
         <v>93957</v>
       </c>
-      <c r="G11" s="0" t="n">
+      <c r="G11" s="2" t="n">
         <v>106742</v>
       </c>
-      <c r="H11" s="0" t="n">
+      <c r="H11" s="2" t="n">
         <v>118846</v>
       </c>
-      <c r="I11" s="0" t="n">
+      <c r="I11" s="2" t="n">
         <v>130137</v>
       </c>
-      <c r="J11" s="0" t="n">
+      <c r="J11" s="2" t="n">
         <v>927898</v>
       </c>
-      <c r="K11" s="0" t="n">
+      <c r="K11" s="2" t="n">
         <v>907563</v>
       </c>
-      <c r="L11" s="0" t="n">
+      <c r="L11" s="2" t="n">
         <v>887113</v>
       </c>
-      <c r="M11" s="0" t="n">
+      <c r="M11" s="2" t="n">
         <v>894412</v>
       </c>
-      <c r="N11" s="0" t="n">
+      <c r="N11" s="2" t="n">
         <v>930548</v>
       </c>
-      <c r="O11" s="0" t="n">
+      <c r="O11" s="2" t="n">
         <v>975276</v>
       </c>
-      <c r="P11" s="0" t="n">
+      <c r="P11" s="2" t="n">
         <v>1011351</v>
       </c>
-      <c r="Q11" s="0" t="n">
+      <c r="Q11" s="2" t="n">
         <v>1028328</v>
       </c>
-      <c r="R11" s="0" t="n">
+      <c r="R11" s="2" t="n">
         <v>1028810</v>
       </c>
-      <c r="S11" s="0" t="n">
+      <c r="S11" s="2" t="n">
         <v>1012413</v>
       </c>
+      <c r="T11" s="4" t="n">
+        <v>980069</v>
+      </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="0" t="s">
+      <c r="A12" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="B12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="0" t="n">
+      <c r="D12" s="2" t="n">
         <v>245</v>
       </c>
-      <c r="E12" s="0" t="n">
+      <c r="E12" s="2" t="n">
         <v>1797</v>
       </c>
-      <c r="F12" s="0" t="n">
+      <c r="F12" s="2" t="n">
         <v>5172</v>
       </c>
-      <c r="G12" s="0" t="n">
+      <c r="G12" s="2" t="n">
         <v>4902</v>
       </c>
-      <c r="H12" s="0" t="n">
+      <c r="H12" s="2" t="n">
         <v>4357</v>
       </c>
-      <c r="I12" s="0" t="n">
+      <c r="I12" s="2" t="n">
         <v>3712</v>
       </c>
-      <c r="J12" s="0" t="n">
+      <c r="J12" s="2" t="n">
         <v>3644</v>
       </c>
-      <c r="K12" s="0" t="n">
+      <c r="K12" s="2" t="n">
         <v>5539</v>
       </c>
-      <c r="L12" s="0" t="n">
+      <c r="L12" s="2" t="n">
         <v>5320</v>
       </c>
-      <c r="M12" s="0" t="n">
+      <c r="M12" s="2" t="n">
         <v>12194</v>
       </c>
-      <c r="N12" s="0" t="n">
+      <c r="N12" s="2" t="n">
         <v>11381</v>
       </c>
-      <c r="O12" s="0" t="n">
+      <c r="O12" s="2" t="n">
         <v>32917</v>
       </c>
-      <c r="P12" s="0" t="n">
+      <c r="P12" s="2" t="n">
         <v>42751</v>
       </c>
-      <c r="Q12" s="0" t="n">
+      <c r="Q12" s="2" t="n">
         <v>68730</v>
       </c>
-      <c r="R12" s="0" t="n">
+      <c r="R12" s="2" t="n">
         <v>115636</v>
       </c>
-      <c r="S12" s="0" t="n">
+      <c r="S12" s="2" t="n">
         <v>346653</v>
       </c>
+      <c r="T12" s="4" t="n">
+        <v>451794</v>
+      </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="0" t="s">
+      <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="B13" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="0" t="n">
+      <c r="D13" s="2" t="n">
         <v>370638</v>
       </c>
-      <c r="E13" s="0" t="n">
+      <c r="E13" s="2" t="n">
         <v>542379</v>
       </c>
-      <c r="F13" s="0" t="n">
+      <c r="F13" s="2" t="n">
         <v>643944</v>
       </c>
-      <c r="G13" s="0" t="n">
+      <c r="G13" s="2" t="n">
         <v>646899</v>
       </c>
-      <c r="H13" s="0" t="n">
+      <c r="H13" s="2" t="n">
         <v>719846</v>
       </c>
-      <c r="I13" s="0" t="n">
+      <c r="I13" s="2" t="n">
         <v>890601</v>
       </c>
-      <c r="J13" s="0" t="n">
+      <c r="J13" s="2" t="n">
         <v>818025</v>
       </c>
-      <c r="K13" s="0" t="n">
+      <c r="K13" s="2" t="n">
         <v>827211</v>
       </c>
-      <c r="L13" s="0" t="n">
+      <c r="L13" s="2" t="n">
         <v>801159</v>
       </c>
-      <c r="M13" s="0" t="n">
+      <c r="M13" s="2" t="n">
         <v>692136</v>
       </c>
-      <c r="N13" s="0" t="n">
+      <c r="N13" s="2" t="n">
         <v>516623</v>
       </c>
-      <c r="O13" s="0" t="n">
+      <c r="O13" s="2" t="n">
         <v>390411</v>
       </c>
-      <c r="P13" s="0" t="n">
+      <c r="P13" s="2" t="n">
         <v>348912</v>
       </c>
-      <c r="Q13" s="0" t="n">
+      <c r="Q13" s="2" t="n">
         <v>312691</v>
       </c>
-      <c r="R13" s="0" t="n">
+      <c r="R13" s="2" t="n">
         <v>317155</v>
       </c>
-      <c r="S13" s="0" t="n">
+      <c r="S13" s="2" t="n">
         <v>295358</v>
       </c>
+      <c r="T13" s="4" t="n">
+        <v>296944</v>
+      </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A14" s="0" t="s">
+      <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="B14" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="0" t="n">
+      <c r="D14" s="2" t="n">
         <v>482185</v>
       </c>
-      <c r="E14" s="0" t="n">
+      <c r="E14" s="2" t="n">
         <v>740882</v>
       </c>
-      <c r="F14" s="0" t="n">
+      <c r="F14" s="2" t="n">
         <v>1353365</v>
       </c>
-      <c r="G14" s="0" t="n">
+      <c r="G14" s="2" t="n">
         <v>2132601</v>
       </c>
-      <c r="H14" s="0" t="n">
+      <c r="H14" s="2" t="n">
         <v>3778070</v>
       </c>
-      <c r="I14" s="0" t="n">
+      <c r="I14" s="2" t="n">
         <v>4442302</v>
       </c>
-      <c r="J14" s="0" t="n">
+      <c r="J14" s="2" t="n">
         <v>5031539</v>
       </c>
-      <c r="K14" s="0" t="n">
+      <c r="K14" s="2" t="n">
         <v>5645785</v>
       </c>
-      <c r="L14" s="0" t="n">
+      <c r="L14" s="2" t="n">
         <v>6287613</v>
       </c>
-      <c r="M14" s="0" t="n">
+      <c r="M14" s="2" t="n">
         <v>6839064</v>
       </c>
-      <c r="N14" s="0" t="n">
+      <c r="N14" s="2" t="n">
         <v>7390777</v>
       </c>
-      <c r="O14" s="0" t="n">
+      <c r="O14" s="2" t="n">
         <v>7738808</v>
       </c>
-      <c r="P14" s="0" t="n">
+      <c r="P14" s="2" t="n">
         <v>8239342</v>
       </c>
-      <c r="Q14" s="0" t="n">
+      <c r="Q14" s="2" t="n">
         <v>8749803</v>
       </c>
-      <c r="R14" s="0" t="n">
+      <c r="R14" s="2" t="n">
         <v>9326624</v>
       </c>
-      <c r="S14" s="0" t="n">
+      <c r="S14" s="2" t="n">
         <v>9555314</v>
+      </c>
+      <c r="T14" s="4" t="n">
+        <v>9891724</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <dc:description/>
   <dc:language>cs-CZ</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>