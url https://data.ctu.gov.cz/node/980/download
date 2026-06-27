--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="poskytovani-infomaci-106_6_2023" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="poskytovani-infomaci-106_6_2025" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t xml:space="preserve">Rok</t>
   </si>
   <si>
     <t xml:space="preserve">Podané žádosti o informace</t>
   </si>
   <si>
     <t xml:space="preserve">Rozhodnutí o odmítnutí žádosti</t>
   </si>
   <si>
     <t xml:space="preserve">Podaná odvolání proti rozhodnutí</t>
   </si>
   <si>
@@ -251,334 +251,351 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="C28" activeCellId="0" sqref="C28:C29"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A18" activeCellId="0" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="5.47"/>
-[...3 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="25.63"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="5.38"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="23.94"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="26.76"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="28.22"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="25.49"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="1" s="1" customFormat="true" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="0" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B2" s="0" t="n">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C2" s="0" t="n">
         <v>17</v>
       </c>
       <c r="D2" s="0" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E2" s="0" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A3" s="0" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B3" s="0" t="n">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C3" s="0" t="n">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>5</v>
       </c>
       <c r="E3" s="0" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A4" s="0" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B4" s="0" t="n">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="C4" s="0" t="n">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D4" s="0" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A5" s="0" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B5" s="0" t="n">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C5" s="0" t="n">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E5" s="0" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A6" s="0" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B6" s="0" t="n">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C6" s="0" t="n">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D6" s="0" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="0" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B7" s="0" t="n">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="C7" s="0" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="0" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B8" s="0" t="n">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C8" s="0" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D8" s="0" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="0" t="n">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="0" t="n">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="C9" s="0" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="E9" s="0" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="0" t="n">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="0" t="n">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C10" s="0" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D10" s="0" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E10" s="0" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="0" t="n">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B11" s="0" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C11" s="0" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D11" s="0" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="0" t="n">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B12" s="0" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C12" s="0" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="0" t="n">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B13" s="0" t="n">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="C13" s="0" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="0" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="0" t="n">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B14" s="0" t="n">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C14" s="0" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D14" s="0" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="0" t="n">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B15" s="0" t="n">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="C15" s="0" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" s="0" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="0" t="n">
+        <v>2011</v>
+      </c>
+      <c r="B16" s="0" t="n">
+        <v>163</v>
+      </c>
+      <c r="C16" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="D16" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="E16" s="0" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="12.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="0" t="n">
         <v>2010</v>
       </c>
-      <c r="B16" s="0" t="n">
+      <c r="B17" s="0" t="n">
         <v>12</v>
       </c>
-      <c r="C16" s="0" t="n">
-[...2 lines deleted...]
-      <c r="D16" s="0" t="n">
+      <c r="C17" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D17" s="0" t="n">
         <v>0</v>
       </c>
-      <c r="E16" s="0" t="n">
+      <c r="E17" s="0" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,obyčejné"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,obyčejné"&amp;12Stránka &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">